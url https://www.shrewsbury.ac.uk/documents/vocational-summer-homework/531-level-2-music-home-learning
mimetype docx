--- v0 (2025-10-21)
+++ v1 (2026-09-10)
@@ -1,885 +1,927 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...6 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="EAD1DC"/>
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
+    <w:p w14:paraId="00000001" w14:textId="34EAB341" w:rsidR="00EC51F1" w:rsidRDefault="00BB63B7">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-        <w:jc w:val="right"/>
+        </w:rPr>
+        <w:t>Level 2 Music Summer Task Course Preparation 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0726">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-        <w:jc w:val="right"/>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:t>/2</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0726">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-        <w:jc w:val="right"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000002" w14:textId="77777777" w:rsidR="00EC51F1" w:rsidRDefault="00EC51F1">
+      <w:pPr>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000003" w14:textId="595AD911" w:rsidR="00EC51F1" w:rsidRDefault="00BB63B7">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...3 lines deleted...]
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Date of Issue: July 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0726">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0726">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000004" w14:textId="77777777" w:rsidR="00EC51F1" w:rsidRDefault="00BB63B7">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hand-in Date: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>September 2nd 2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Please email a link to your work </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6">
-        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:hyperlink r:id="rId7">
+        <w:r>
           <w:rPr>
-            <w:color w:val="1155cc"/>
+            <w:color w:val="1155CC"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
-            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t xml:space="preserve">joelpi@shrewsbury.ac.uk</w:t>
+          <w:t>joelpi@shrewsbury.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+    </w:p>
+    <w:p w14:paraId="00000005" w14:textId="77777777" w:rsidR="00EC51F1" w:rsidRDefault="00EC51F1">
+      <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+    </w:p>
+    <w:p w14:paraId="00000006" w14:textId="77777777" w:rsidR="00EC51F1" w:rsidRDefault="00BB63B7">
+      <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <v:rect style="width:0.0pt;height:1.5pt" o:hr="t" o:hrstd="t" o:hralign="center" fillcolor="#A0A0A0" stroked="f"/>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:pict w14:anchorId="0C64E142">
+          <v:rect id="Horizontal Line 1" o:spid="_x0000_s1027" style="width:468pt;height:1.1pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQC659KuWQIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv0zAQfkfiP1h+p0lLC2u0dJq2DiEN&#13;&#10;mNgQz67jJBaOz9hu0/LruXPaLoM3RCNZZ/v8+fvu8/Xyat8ZtlM+aLAln05yzpSVUGnblPzb092b&#13;&#10;C85CFLYSBqwq+UEFfrV6/eqyd4WaQQumUp4hiA1F70rexuiKLAuyVZ0IE3DK4mYNvhMRp77JKi96&#13;&#10;RO9MNsvzd1kPvnIepAoBV2+HTb5K+HWtZPxS10FFZkqO3GIafRo3NGarS1E0XrhWyyMN8Q8sOqEt&#13;&#10;XnqGuhVRsK3Xf0F1WnoIUMeJhC6DutZSJQ2oZpr/oeaxFU4lLVic4M5lCv8PVn7ePboHT9SDuwf5&#13;&#10;IzALXwHrNOUY3bTCNuo6OCzkcWld6fgA2kZkMc7xHvpWierlcpLwdHBofUp+UvtICDTF2me9C8WZ&#13;&#10;A00CsmGb/hNUeERsI6Sy7mvfEUcsGNsn9w5n9xCRyWFR4up0mS+Sr5koTsecD/GDgo5RUHKPahKs&#13;&#10;2N2HSDREcUqhWyzcaWPS0zCW9SVfLmaLdABfSkV7zEP8rmOb5BGT5H1AtCFgDrAOw3LwzebGeLYT&#13;&#10;+Aavc/qSdHwsYZw9zemXkF4cWb+lb3QE2Tanq4y2DC0q+WI+HB/UnHgSfqcjtpjRXckvzjmiIK/W&#13;&#10;tkoqo9BmiBHb2KMvZAU1Uig2UB3QFhRNoqjfMWjB/+Ksx94pefi5FV5xZj5a1L2czufUbGkyX7yf&#13;&#10;4cSPdzbjHWElQpU8clRC4U0cGnTrvG7a9FRIh4VrfA61ToY9szqSxf5IPh57mRpwPE9Zz/84q98A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQAvqYUv3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMw&#13;&#10;EITvSLyDtUjcqEMQFU3jVOGn10oUJMrNjRc7aryOYrcJb8/CpVxGGo12dr5yNflOnHCIbSAFt7MM&#13;&#10;BFITTEtWwfvb+uYBREyajO4CoYJvjLCqLi9KXZgw0iuetskKLqFYaAUupb6QMjYOvY6z0CNx9hUG&#13;&#10;rxPbwUoz6JHLfSfzLJtLr1viD073+OSwOWyPXsFL/7mp722U9Udyu0N4HNduY5W6vpqelyz1EkTC&#13;&#10;KZ0v4JeB90PFw/bhSCaKTgHTpD/lbHE3Z7tXkOcgq1L+B6h+AAAA//8DAFBLAQItABQABgAIAAAA&#13;&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#13;&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#13;&#10;FAAGAAgAAAAhALrn0q5ZAgAAuQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#13;&#10;Ai0AFAAGAAgAAAAhAC+phS/cAAAACAEAAA8AAAAAAAAAAAAAAAAAswQAAGRycy9kb3ducmV2Lnht&#13;&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#13;&#10;" filled="f">
+            <o:lock v:ext="edit" rotation="t" aspectratio="t" verticies="t" text="t" shapetype="t"/>
+            <w10:anchorlock/>
+          </v:rect>
         </w:pict>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+    </w:p>
+    <w:p w14:paraId="00000007" w14:textId="77777777" w:rsidR="00EC51F1" w:rsidRDefault="00EC51F1">
+      <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+    </w:p>
+    <w:p w14:paraId="00000008" w14:textId="77777777" w:rsidR="00EC51F1" w:rsidRDefault="00BB63B7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...10 lines deleted...]
-          <w:rtl w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Choose a </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Podcast, </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...34 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>either a music based one or something that personally appeals to your taste.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000009" w14:textId="77777777" w:rsidR="00EC51F1" w:rsidRDefault="00EC51F1">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000000A" w14:textId="77777777" w:rsidR="00EC51F1" w:rsidRDefault="00BB63B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Evidence* the </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Title</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Host/s, Producer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (if applicable/known) and </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Theme</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the podcast.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
-[...15 lines deleted...]
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:p w14:paraId="0000000B" w14:textId="77777777" w:rsidR="00EC51F1" w:rsidRDefault="00EC51F1">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000000C" w14:textId="77777777" w:rsidR="00EC51F1" w:rsidRDefault="00BB63B7">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:u w:val="single"/>
-          <w:rtl w:val="0"/>
-[...30 lines deleted...]
-          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000D" w14:textId="77777777" w:rsidR="00EC51F1" w:rsidRDefault="00EC51F1">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000000E" w14:textId="77777777" w:rsidR="00EC51F1" w:rsidRDefault="00BB63B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Title: Newsounds (WNYC) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
-[...79 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+    <w:p w14:paraId="0000000F" w14:textId="77777777" w:rsidR="00EC51F1" w:rsidRDefault="00BB63B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Host: John Shaefer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000010" w14:textId="77777777" w:rsidR="00EC51F1" w:rsidRDefault="00BB63B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Producer: Caryn Havlik</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000011" w14:textId="77777777" w:rsidR="00EC51F1" w:rsidRDefault="00BB63B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Theme: Newsounds showcases a wide range of music from Experimental, to     Contemporary, Modern Classical Ambient and Traditional. It often features artists and composers, sometimes who perform or are interviewed live.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000012" w14:textId="77777777" w:rsidR="00EC51F1" w:rsidRDefault="00EC51F1">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000013" w14:textId="77777777" w:rsidR="00EC51F1" w:rsidRDefault="00EC51F1">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000014" w14:textId="77777777" w:rsidR="00EC51F1" w:rsidRDefault="00BB63B7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...9 lines deleted...]
-          <w:rtl w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Can you identify </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">THREE </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">different platforms that your chosen podcast is hosted online, describing </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ONE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pro (positive) and </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ONE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> con (negative) for </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>one</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the platforms or ways to access the podcast?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
-[...11 lines deleted...]
-        <w:ind w:left="0" w:firstLine="720"/>
+    <w:p w14:paraId="00000015" w14:textId="77777777" w:rsidR="00EC51F1" w:rsidRDefault="00EC51F1"/>
+    <w:p w14:paraId="00000016" w14:textId="77777777" w:rsidR="00EC51F1" w:rsidRDefault="00BB63B7">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:u w:val="single"/>
-          <w:rtl w:val="0"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000017" w14:textId="77777777" w:rsidR="00EC51F1" w:rsidRDefault="00EC51F1">
       <w:pPr>
         <w:ind w:firstLine="720"/>
-        <w:rPr/>
-[...113 lines deleted...]
-          <w:rtl w:val="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000018" w14:textId="77777777" w:rsidR="00EC51F1" w:rsidRDefault="00BB63B7">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Newsounds can be accessed on:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000019" w14:textId="77777777" w:rsidR="00EC51F1" w:rsidRDefault="00BB63B7">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>1.New York Public Radio (NPR) App.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000001A" w14:textId="77777777" w:rsidR="00EC51F1" w:rsidRDefault="00BB63B7">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>2. Spotify online or app.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000001B" w14:textId="77777777" w:rsidR="00EC51F1" w:rsidRDefault="00BB63B7">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>3. Amazon Music online or app.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000001C" w14:textId="77777777" w:rsidR="00EC51F1" w:rsidRDefault="00EC51F1">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000001D" w14:textId="77777777" w:rsidR="00EC51F1" w:rsidRDefault="00BB63B7">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>NPR APP pros and cons:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000001E" w14:textId="77777777" w:rsidR="00EC51F1" w:rsidRDefault="00BB63B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> - When downloaded to your phone or streaming device, programs will automatically update and you can receive alerts for new episodes all of which is FREE.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
-[...17 lines deleted...]
-          <w:rtl w:val="0"/>
+    <w:p w14:paraId="0000001F" w14:textId="77777777" w:rsidR="00EC51F1" w:rsidRDefault="00BB63B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Con</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> - You have to download the app and might not have sufficient space.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
-[...34 lines deleted...]
-          <v:rect style="width:0.0pt;height:1.5pt" o:hr="t" o:hrstd="t" o:hralign="center" fillcolor="#A0A0A0" stroked="f"/>
+    <w:p w14:paraId="00000020" w14:textId="77777777" w:rsidR="00EC51F1" w:rsidRDefault="00EC51F1">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000021" w14:textId="77777777" w:rsidR="00EC51F1" w:rsidRDefault="00EC51F1">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000022" w14:textId="77777777" w:rsidR="00EC51F1" w:rsidRDefault="00BB63B7">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:pict w14:anchorId="13536BC0">
+          <v:rect id="Horizontal Line 2" o:spid="_x0000_s1026" style="width:468pt;height:1.1pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQC659KuWQIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv0zAQfkfiP1h+p0lLC2u0dJq2DiEN&#13;&#10;mNgQz67jJBaOz9hu0/LruXPaLoM3RCNZZ/v8+fvu8/Xyat8ZtlM+aLAln05yzpSVUGnblPzb092b&#13;&#10;C85CFLYSBqwq+UEFfrV6/eqyd4WaQQumUp4hiA1F70rexuiKLAuyVZ0IE3DK4mYNvhMRp77JKi96&#13;&#10;RO9MNsvzd1kPvnIepAoBV2+HTb5K+HWtZPxS10FFZkqO3GIafRo3NGarS1E0XrhWyyMN8Q8sOqEt&#13;&#10;XnqGuhVRsK3Xf0F1WnoIUMeJhC6DutZSJQ2oZpr/oeaxFU4lLVic4M5lCv8PVn7ePboHT9SDuwf5&#13;&#10;IzALXwHrNOUY3bTCNuo6OCzkcWld6fgA2kZkMc7xHvpWierlcpLwdHBofUp+UvtICDTF2me9C8WZ&#13;&#10;A00CsmGb/hNUeERsI6Sy7mvfEUcsGNsn9w5n9xCRyWFR4up0mS+Sr5koTsecD/GDgo5RUHKPahKs&#13;&#10;2N2HSDREcUqhWyzcaWPS0zCW9SVfLmaLdABfSkV7zEP8rmOb5BGT5H1AtCFgDrAOw3LwzebGeLYT&#13;&#10;+Aavc/qSdHwsYZw9zemXkF4cWb+lb3QE2Tanq4y2DC0q+WI+HB/UnHgSfqcjtpjRXckvzjmiIK/W&#13;&#10;tkoqo9BmiBHb2KMvZAU1Uig2UB3QFhRNoqjfMWjB/+Ksx94pefi5FV5xZj5a1L2czufUbGkyX7yf&#13;&#10;4cSPdzbjHWElQpU8clRC4U0cGnTrvG7a9FRIh4VrfA61ToY9szqSxf5IPh57mRpwPE9Zz/84q98A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQAvqYUv3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMw&#13;&#10;EITvSLyDtUjcqEMQFU3jVOGn10oUJMrNjRc7aryOYrcJb8/CpVxGGo12dr5yNflOnHCIbSAFt7MM&#13;&#10;BFITTEtWwfvb+uYBREyajO4CoYJvjLCqLi9KXZgw0iuetskKLqFYaAUupb6QMjYOvY6z0CNx9hUG&#13;&#10;rxPbwUoz6JHLfSfzLJtLr1viD073+OSwOWyPXsFL/7mp722U9Udyu0N4HNduY5W6vpqelyz1EkTC&#13;&#10;KZ0v4JeB90PFw/bhSCaKTgHTpD/lbHE3Z7tXkOcgq1L+B6h+AAAA//8DAFBLAQItABQABgAIAAAA&#13;&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#13;&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#13;&#10;FAAGAAgAAAAhALrn0q5ZAgAAuQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#13;&#10;Ai0AFAAGAAgAAAAhAC+phS/cAAAACAEAAA8AAAAAAAAAAAAAAAAAswQAAGRycy9kb3ducmV2Lnht&#13;&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#13;&#10;" filled="f">
+            <o:lock v:ext="edit" rotation="t" aspectratio="t" verticies="t" text="t" shapetype="t"/>
+            <w10:anchorlock/>
+          </v:rect>
         </w:pict>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-        <w:jc w:val="left"/>
+    </w:p>
+    <w:p w14:paraId="00000023" w14:textId="77777777" w:rsidR="00EC51F1" w:rsidRDefault="00BB63B7">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">*Types of evidence accepted include a </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:b w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">written document </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">OR a </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:b w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...3 lines deleted...]
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        </w:rPr>
+        <w:t>voice recording</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> of your responses.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
-[...14 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="00000024" w14:textId="77777777" w:rsidR="00EC51F1" w:rsidRDefault="00BB63B7">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Resources</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7">
-        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:hyperlink r:id="rId8">
+        <w:r>
           <w:rPr>
-            <w:color w:val="1155cc"/>
+            <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
-            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t xml:space="preserve">https://www.buzzsprout.com/blog/podcast-directories</w:t>
+          <w:t>https://www.buzzsprout.com/blog/podcast-directories</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="00000025" w14:textId="77777777" w:rsidR="00EC51F1" w:rsidRDefault="00BB63B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8">
-        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:hyperlink r:id="rId9">
+        <w:r>
           <w:rPr>
-            <w:color w:val="1155cc"/>
+            <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
-            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t xml:space="preserve">https://mediacat.uk/mediacat-uks-guide-to-podcast-platforms/#</w:t>
+          <w:t>https://mediacat.uk/mediacat-uks-guide-to-podcast-platforms/#</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-      <w:pgMar w:bottom="1440" w:top="1440" w:left="1440" w:right="1440" w:header="720" w:footer="720"/>
+    </w:p>
+    <w:sectPr w:rsidR="00EC51F1">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="794F648B" w14:textId="77777777" w:rsidR="00BB63B7" w:rsidRDefault="00BB63B7" w:rsidP="00CC0726">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="71614BCF" w14:textId="77777777" w:rsidR="00BB63B7" w:rsidRDefault="00BB63B7" w:rsidP="00CC0726">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:font w:name="Arial"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4E958118" w14:textId="77777777" w:rsidR="00CC0726" w:rsidRDefault="00CC0726">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="33C0D175" w14:textId="77777777" w:rsidR="00CC0726" w:rsidRDefault="00CC0726">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="61EAFA8C" w14:textId="77777777" w:rsidR="00CC0726" w:rsidRDefault="00CC0726">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="2C846EDA" w14:textId="77777777" w:rsidR="00BB63B7" w:rsidRDefault="00BB63B7" w:rsidP="00CC0726">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="064C880B" w14:textId="77777777" w:rsidR="00BB63B7" w:rsidRDefault="00BB63B7" w:rsidP="00CC0726">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="30FDDC19" w14:textId="77777777" w:rsidR="00CC0726" w:rsidRDefault="00CC0726">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="69CDAE36" w14:textId="77777777" w:rsidR="00CC0726" w:rsidRDefault="00CC0726">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="63805337" w14:textId="77777777" w:rsidR="00CC0726" w:rsidRDefault="00CC0726">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:abstractNum w:abstractNumId="1">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F4224D4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3CCCB06C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -945,51 +987,54 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69691EC4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="81BEB350"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -1055,228 +1100,752 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="257567746">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="2" w16cid:durableId="1283724788">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:displayBackgroundShape w:val="1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="117"/>
+  <w:displayBackgroundShape/>
   <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00EC51F1"/>
+    <w:rsid w:val="003A3A92"/>
+    <w:rsid w:val="00BB63B7"/>
+    <w:rsid w:val="00CC0726"/>
+    <w:rsid w:val="00EC51F1"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1028"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="2FEC230A"/>
+  <w15:docId w15:val="{3DE5C608-9F0D-0A4A-A3E0-F637D64A50D0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en"/>
+        <w:lang w:val="en" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
-[...3 lines deleted...]
-    <w:name w:val="TableNormal"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="120" w:before="400" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="400" w:after="120"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="120" w:before="360" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="120"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="0"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="320" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="320" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="0"/>
       <w:color w:val="434343"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="280" w:after="80"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="80"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="80"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:i w:val="1"/>
+      <w:i/>
       <w:color w:val="666666"/>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="60" w:before="0" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="320" w:before="0" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="320"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-      <w:i w:val="0"/>
       <w:color w:val="666666"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CC0726"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00CC0726"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CC0726"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00CC0726"/>
+  </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joelpi@shrewsbury.ac.uk" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.buzzsprout.com/blog/podcast-directories" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mediacat.uk/mediacat-uks-guide-to-podcast-platforms/#" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.buzzsprout.com/blog/podcast-directories" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joelpi@shrewsbury.ac.uk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mediacat.uk/mediacat-uks-guide-to-podcast-platforms/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1554,25 +2123,56 @@
       </a:style>
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>258</Words>
+  <Characters>1471</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>12</Lines>
+  <Paragraphs>3</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>1726</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
+<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+</cp:coreProperties>
+</file>