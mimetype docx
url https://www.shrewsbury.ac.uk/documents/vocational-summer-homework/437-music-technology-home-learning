--- v0 (2025-10-21)
+++ v1 (2026-09-10)
@@ -1,3513 +1,2267 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...17 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/x-font-ttf" Extension="ttf"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:background w:color="C5E0B3" w:themeColor="accent6" w:themeTint="66"/>
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:background w:color="C5E0B3"/>
   <w:body>
-    <w:p w14:paraId="15F83DEB" w14:textId="11EE3136" w:rsidR="00B7786B" w:rsidRPr="00606C1A" w:rsidRDefault="00B7786B" w:rsidP="00B7786B">
-[...50 lines deleted...]
-          <w:szCs w:val="36"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
+      <w:pPr>
+        <w:spacing w:after="280" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Creative Music Industry Level 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+      <w:pPr>
+        <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Summer Assignment Issue Date: July 2026</w:t>
+        <w:br w:type="textWrapping"/>
+        <w:t xml:space="preserve">Due Date: 2</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:eastAsia="en-GB"/>
-[...189 lines deleted...]
-          <w:lang w:eastAsia="en-GB"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nd</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> September 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+      <w:pPr>
+        <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Practical Sound Reinforcement </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+      <w:pPr>
+        <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Introduction: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+      <w:pPr>
+        <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As part of the course, you will all be learning how to set up a live PA (Public Address) system and will be required to understand the technical requirements of setting up a PA system for performance. This will involve an understanding of similar skills to those in a rehearsal situation or in a recording studio but there are different pressures and a different environment to consider. In front of an audience, the balancing of levels needs to be correct at the time as it cannot be corrected afterwards and problems such as monitoring or feedback may need to be resolved.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+      <w:pPr>
+        <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">------------------------------------------------------------------------------------------------------------------ </w:t>
       </w:r>
-    </w:p>
-[...17 lines deleted...]
-          <w:lang w:eastAsia="en-GB"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+      <w:pPr>
+        <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Your completed report should be submitted to your tutor on your first day of induction week at the beginning of September. </w:t>
       </w:r>
-    </w:p>
-[...15 lines deleted...]
-          <w:lang w:eastAsia="en-GB"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+      <w:pPr>
+        <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Task 1 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19F1A1E1" w14:textId="3A08BD15" w:rsidR="067B99FC" w:rsidRPr="00606C1A" w:rsidRDefault="067B99FC" w:rsidP="5DE390B2">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Using three different sources, compile a list of the equipment used for providing live sound reinforcement for a four-piece band. The band will provide their own equipment so you are only specifying equipment for the PA system including cables.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+      <w:pPr>
+        <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Write down a comprehensive list of equipment and what you think they are used for. Send to </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="0260bf"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bethmc@shrewsbury.ac.uk </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on the first day of your induction week. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+      <w:pPr>
+        <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tips for Research: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+      <w:pPr>
+        <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Creative Music Industry – Summer Assignment  – Working in the Music Industry </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+      <w:pPr>
+        <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- When carrying out research work like this for your RSL Level 3 course detail is key. The more detail you can add to your work the better your chance of achieving a higher grade. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+      <w:pPr>
+        <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Be sure to use reliable sources. Good online examples are listed below. Steer away from using unreliable sources such as online forums and places where people can add false information such as Wikipedia (however, this website can be a good starting point). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+      <w:pPr>
+        <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Avoid plagiarism (copying directly from sources of information or copying directly from your friends). This could land you in serious trouble with exclusion from the course. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+      <w:pPr>
+        <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Add a bibliography at the end of your report. This will list all of the books, journals, magazines and websites you used to create your work. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+      <w:pPr>
+        <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Wenot use ChatGPT or other AI – we will check.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+      <w:pPr>
+        <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Useful Resources: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+      <w:pPr>
+        <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="0260bf"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">www.bbc.co.uk/introducing </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+      <w:pPr>
+        <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uk.music-jobs.com </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+      <w:pPr>
+        <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="0260bf"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">www.careersinmusic.com </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+      <w:pPr>
+        <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId7">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:color w:val="0563c1"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve">www.live-recruitment.co.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+      <w:pPr>
+        <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+      <w:pPr>
+        <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+      <w:pPr>
+        <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Continue on the next page for part 2 of this assignment. Thank you. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Digital Recording</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Digital recording offers flexibility and editing options that aren’t easily available (if at all) with analogue recording. The possibilities for manipulating sound sources are nearly endless and by recording their own sounds at source and editing samples, musicians and engineers can create new sounds that will enable them to create original music. In this project you will be exploring recording technology &amp; techniques. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Task</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Create a portfolio which demonstrates your understanding of the following, the work must be in your own words and reference where you found the information:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="0" w:hanging="360"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:u w:val="none"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A definition of microphone</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="0" w:hanging="360"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:u w:val="none"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explain how a dynamic microphone work – a good example we use here is the Shure SM58.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="0" w:hanging="360"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:u w:val="none"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explain how a condenser microphone work, a good example that we use here is the Rode NT2A.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="0" w:hanging="360"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:u w:val="none"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explain what a Direct Injection (DI) box is and why you might use one, a good example is a Behringer Ultra DI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Once completed share your portfolio with ianr@shrewsbury.ac.uk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Useful resources:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="ffffff"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:color w:val="0563c1"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://www.soundonsound.com/microphones-miking#:~:text=They%20use%20a%20diaphragm%20attached,louder%20output%20than%20dynamic%20mics</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="ffffff"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="ffffff"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:color w:val="0563c1"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://www.bbc.co.uk/bitesize/guides/z9f92nb/revision/4#:~:text=In%20a%20moving%2Dcoil%20microphone,magnet%2C%20so%20a%20potential%20difference</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="ffffff"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="ffffff"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="ffffff"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="ffffff"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="ffffff"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="ffffff"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="ffffff"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="ffffff"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Equipment expectations:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
-[...100 lines deleted...]
-    <w:p w14:paraId="777C41EF" w14:textId="4DFB4FA1" w:rsidR="00417626" w:rsidRPr="00606C1A" w:rsidRDefault="00B7786B" w:rsidP="5DE390B2">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All students to bring headphones everyday including a mini jack to Jack adaptor, ideally wired (Bluetooth headphones can have connection issues and suffer from latency issues)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...741 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Drummers bring drum sticks, guitar and bass players bring plectrums &amp; cappos as required as well as your own marked up Jack lead. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
+      <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
+          <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...247 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We advise investing in hearing protection, ideally those that reduce the level rather than cut all noise.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trips and workshops contributions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As part of the course we have industry expert workshops and trips to places such as The Beatles Story, The British Music Experience in Liverpool &amp; Birmingham BIMM.  We also have a trip to Drayton Manor as a ‘Fun’ group trip often at the end of the academic year.  All of these have associated costs including travel, tickets and fees.  As such we ask for £60 from each student at the start of the academic year to facilitate these experiences.  If you do not attend the visits or workshops there is no refund.  The £60 is an estimate of the cost of these experiences, however as prices often increase you may have to contribute more to cover the full cost. </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:headerReference r:id="rId10" w:type="default"/>
+      <w:headerReference r:id="rId11" w:type="first"/>
+      <w:headerReference r:id="rId12" w:type="even"/>
+      <w:footerReference r:id="rId13" w:type="default"/>
+      <w:footerReference r:id="rId14" w:type="first"/>
+      <w:footerReference r:id="rId15" w:type="even"/>
+      <w:pgSz w:h="16840" w:w="11900" w:orient="portrait"/>
+      <w:pgMar w:bottom="1440" w:top="1440" w:left="1440" w:right="1440" w:header="708" w:footer="708"/>
+      <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...33 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:font w:name="Calibri"/>
+  <w:font w:name="Georgia"/>
+  <w:font w:name="Arial"/>
+  <w:font w:name="Noto Sans Symbols">
+    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
+    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="339E564D" w14:textId="77777777" w:rsidR="00413362" w:rsidRDefault="00413362">
+<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4680"/>
+        <w:tab w:val="right" w:leader="none" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="26367502" w14:textId="77777777" w:rsidR="00413362" w:rsidRDefault="00413362">
+<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4680"/>
+        <w:tab w:val="right" w:leader="none" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="574368EF" w14:textId="77777777" w:rsidR="00413362" w:rsidRDefault="00413362">
+<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4680"/>
+        <w:tab w:val="right" w:leader="none" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7B5609FC" w14:textId="77777777" w:rsidR="00413362" w:rsidRDefault="00413362">
+<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4680"/>
+        <w:tab w:val="right" w:leader="none" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="15E9F481" w14:textId="77777777" w:rsidR="00413362" w:rsidRDefault="00413362">
+<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4680"/>
+        <w:tab w:val="right" w:leader="none" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5E3B0AB0" w14:textId="77777777" w:rsidR="00413362" w:rsidRDefault="00413362">
+<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4680"/>
+        <w:tab w:val="right" w:leader="none" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...3 lines deleted...]
-    <w:tmpl w:val="8A9C005A"/>
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...2 lines deleted...]
-    <w:tmpl w:val="B1E06554"/>
+  <w:abstractNum w:abstractNumId="2">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
-      </w:rPr>
-[...139 lines deleted...]
-        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="846942979">
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...2 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:displayBackgroundShape w:val="1"/>
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
-  <w:characterSpacingControl w:val="doNotCompress"/>
-[...10 lines deleted...]
-  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
-  <w:rsids>
-[...72 lines deleted...]
-  <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...9 lines deleted...]
-  <w15:docId w15:val="{5BC1D28F-5693-9A4B-B15F-20A1B75CA05A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en_GB"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr/>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...391 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108" w:type="dxa"/>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
-[...3 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
-    <w:name w:val="Normal (Web)"/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00B7786B"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:lang w:eastAsia="en-GB"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...4 lines deleted...]
-    <w:rsid w:val="00B7786B"/>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
-[...5 lines deleted...]
-    <w:rsid w:val="00B7786B"/>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A36758"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00413362"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...4 lines deleted...]
-    <w:rsid w:val="00413362"/>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
-    <w:name w:val="footer"/>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00413362"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...4 lines deleted...]
-    <w:rsid w:val="00413362"/>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...520 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbc.co.uk/bitesize/guides/z9f92nb/revision/4#:~:text=In%20a%20moving%2Dcoil%20microphone,magnet%2C%20so%20a%20potential%20difference" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.live-recruitment.co.uk" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.soundonsound.com/microphones-miking#:~:text=They%20use%20a%20diaphragm%20attached,louder%20output%20than%20dynamic%20mics" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.soundonsound.com/microphones-miking" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.live-recruitment.co.uk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbc.co.uk/bitesize/guides/z9f92nb/revision/4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-bold.ttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
-<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-[...32 lines deleted...]
-</Properties>
+<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-</cp:coreProperties>
+<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjG1mq4XzaflpLjim4q4EZkr4x8+Q==">CgMxLjA4AHIhMW9SR2NEX3NoZTRBYVNlZjI5T1RUdFpRRW9pcE9zcEVU</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
 </file>
+
+<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>