--- v0 (2025-10-21)
+++ v1 (2026-09-10)
@@ -28,123 +28,83 @@
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2C81">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Health and Social Care Summer Home-Work Task</w:t>
       </w:r>
       <w:r w:rsidR="00BB4026">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F8D5E36" w14:textId="1FF8AB95" w:rsidR="002C351F" w:rsidRDefault="00BB4026">
+    <w:p w14:paraId="0F8D5E36" w14:textId="5619C81A" w:rsidR="002C351F" w:rsidRDefault="00BB4026">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">To be completed by: </w:t>
+        <w:t>To be completed by:</w:t>
       </w:r>
-      <w:r>
-[...44 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="0029260C">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000B4382">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+      <w:r w:rsidR="0029260C" w:rsidRPr="0029260C">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">August 21st 2026 </w:t>
       </w:r>
       <w:r w:rsidR="000B4382" w:rsidRPr="000B4382">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Email to</w:t>
       </w:r>
       <w:r w:rsidR="000B4382">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
         <w:r w:rsidR="00D220A0" w:rsidRPr="00B5181A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
             <w:b/>
             <w:bCs/>
@@ -208,51 +168,50 @@
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4325"/>
         <w:gridCol w:w="3140"/>
         <w:gridCol w:w="3208"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w14:paraId="7CC607E9" w14:textId="77777777" w:rsidTr="009A0550">
         <w:trPr>
           <w:trHeight w:val="765"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D266EEF" w14:textId="77777777" w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w:rsidRDefault="00FE2C81" w:rsidP="00FE2C81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE2C81">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
@@ -295,51 +254,50 @@
           </w:tcPr>
           <w:p w14:paraId="7885F233" w14:textId="77777777" w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w:rsidRDefault="00FE2C81" w:rsidP="00FE2C81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3208" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="667A7A99" w14:textId="683FF424" w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w:rsidRDefault="00FE2C81" w:rsidP="00FE2C81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE2C81">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
@@ -399,51 +357,50 @@
                 <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w14:paraId="0335A154" w14:textId="77777777" w:rsidTr="00FE2C81">
         <w:trPr>
           <w:trHeight w:val="303"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="542A8009" w14:textId="77777777" w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w:rsidRDefault="00FE2C81" w:rsidP="00FE2C81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE2C81">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
@@ -486,51 +443,50 @@
           </w:tcPr>
           <w:p w14:paraId="13EC983C" w14:textId="77777777" w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w:rsidRDefault="00FE2C81" w:rsidP="00FE2C81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3208" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7D7EC5FD" w14:textId="45A988A9" w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w:rsidRDefault="00FE2C81" w:rsidP="00FE2C81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE2C81">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
@@ -590,105 +546,106 @@
                 <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w14:paraId="1A1C9E8B" w14:textId="77777777" w:rsidTr="00FE2C81">
         <w:trPr>
           <w:trHeight w:val="303"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3B7AD2D5" w14:textId="31C178CF" w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w:rsidRDefault="00FE2C81" w:rsidP="00FE2C81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE2C81">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>GCSE</w:t>
             </w:r>
             <w:r w:rsidRPr="00FE2C81">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FE2C81">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Maths</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00FE2C81">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FE2C81">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Grade</w:t>
@@ -755,51 +712,50 @@
           </w:tcPr>
           <w:p w14:paraId="6387909C" w14:textId="77777777" w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w:rsidRDefault="00FE2C81" w:rsidP="00FE2C81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3208" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="71F6FB83" w14:textId="7698EB4B" w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w:rsidRDefault="00FE2C81" w:rsidP="00FE2C81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE2C81">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
@@ -848,51 +804,50 @@
                 <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w14:paraId="14434177" w14:textId="77777777" w:rsidTr="009A0550">
         <w:trPr>
           <w:trHeight w:val="451"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="56FB0366" w14:textId="46EC02DE" w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w:rsidRDefault="00FE2C81" w:rsidP="00FE2C81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE2C81">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
@@ -963,51 +918,50 @@
           </w:tcPr>
           <w:p w14:paraId="0329CF51" w14:textId="77777777" w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w:rsidRDefault="00FE2C81" w:rsidP="00FE2C81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3208" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="76BE5623" w14:textId="62C38DF5" w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w:rsidRDefault="00FE2C81" w:rsidP="00FE2C81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE2C81">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
@@ -1045,51 +999,50 @@
                 <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A0550" w:rsidRPr="00FE2C81" w14:paraId="55BFE12E" w14:textId="77777777" w:rsidTr="00FE2C81">
         <w:trPr>
           <w:trHeight w:val="303"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1D224BC2" w14:textId="45368443" w:rsidR="009A0550" w:rsidRPr="00FE2C81" w:rsidRDefault="009A0550" w:rsidP="00FE2C81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en" w:eastAsia="en-GB"/>
@@ -1111,82 +1064,80 @@
           </w:tcPr>
           <w:p w14:paraId="47C11A62" w14:textId="77777777" w:rsidR="009A0550" w:rsidRPr="00FE2C81" w:rsidRDefault="009A0550" w:rsidP="00FE2C81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3208" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="561DF153" w14:textId="77777777" w:rsidR="009A0550" w:rsidRPr="00FE2C81" w:rsidRDefault="009A0550" w:rsidP="00FE2C81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w14:paraId="2EE5E17D" w14:textId="77777777" w:rsidTr="00FE2C81">
         <w:trPr>
           <w:trHeight w:val="303"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="73332986" w14:textId="77777777" w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w:rsidRDefault="00FE2C81" w:rsidP="00FE2C81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE2C81">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
@@ -1255,83 +1206,81 @@
           </w:tcPr>
           <w:p w14:paraId="6DE4B17C" w14:textId="77777777" w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w:rsidRDefault="00FE2C81" w:rsidP="00FE2C81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3208" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0CCCFBD5" w14:textId="76030BB2" w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w:rsidRDefault="00FE2C81" w:rsidP="00FE2C81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w14:paraId="29CAD63D" w14:textId="77777777" w:rsidTr="00FE2C81">
         <w:trPr>
           <w:trHeight w:val="303"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44083A59" w14:textId="77777777" w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w:rsidRDefault="00FE2C81" w:rsidP="00FE2C81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE2C81">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
@@ -1374,51 +1323,50 @@
           </w:tcPr>
           <w:p w14:paraId="53FAC238" w14:textId="77777777" w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w:rsidRDefault="00FE2C81" w:rsidP="00FE2C81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3208" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0AB33C2E" w14:textId="7979E2B2" w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w:rsidRDefault="00FE2C81" w:rsidP="00FE2C81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="19186E01" w14:textId="711C8FB2" w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w:rsidRDefault="00FE2C81" w:rsidP="00FE2C81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -1456,51 +1404,50 @@
                 <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w14:paraId="20E39225" w14:textId="77777777" w:rsidTr="00FE2C81">
         <w:trPr>
           <w:trHeight w:val="303"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6589BB19" w14:textId="77777777" w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w:rsidRDefault="00FE2C81" w:rsidP="00FE2C81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE2C81">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
@@ -1556,51 +1503,50 @@
           </w:tcPr>
           <w:p w14:paraId="6B23D1D3" w14:textId="77777777" w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w:rsidRDefault="00FE2C81" w:rsidP="00FE2C81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3208" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6FDB9F39" w14:textId="55F9CC6A" w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w:rsidRDefault="00FE2C81" w:rsidP="00FE2C81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE2C81">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
@@ -2081,68 +2027,71 @@
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="913588044">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FE2C81"/>
     <w:rsid w:val="000B4382"/>
     <w:rsid w:val="000C0716"/>
+    <w:rsid w:val="0029260C"/>
     <w:rsid w:val="002C351F"/>
     <w:rsid w:val="002E3444"/>
     <w:rsid w:val="003D7374"/>
     <w:rsid w:val="00474CEC"/>
+    <w:rsid w:val="00547E36"/>
     <w:rsid w:val="005B077C"/>
     <w:rsid w:val="006D668A"/>
     <w:rsid w:val="007E5EE7"/>
     <w:rsid w:val="0092082E"/>
     <w:rsid w:val="009A0550"/>
     <w:rsid w:val="00BB4026"/>
     <w:rsid w:val="00BC45B6"/>
     <w:rsid w:val="00D220A0"/>
     <w:rsid w:val="00EA33A2"/>
     <w:rsid w:val="00FE2C81"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>