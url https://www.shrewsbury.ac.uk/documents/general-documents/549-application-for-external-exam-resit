--- v0 (2025-10-22)
+++ v1 (2026-08-03)
@@ -418,51 +418,51 @@
       <w:r w:rsidR="6E50174B" w:rsidRPr="00154905">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">before exam entries </w:t>
       </w:r>
       <w:r w:rsidR="008D3899" w:rsidRPr="00154905">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>can be</w:t>
       </w:r>
       <w:r w:rsidR="6E50174B" w:rsidRPr="00154905">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> made.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B909314" w14:textId="2AE50C16" w:rsidR="00C96552" w:rsidRPr="00154905" w:rsidRDefault="6E50174B" w:rsidP="003F2928">
+    <w:p w14:paraId="6B909314" w14:textId="5867EC83" w:rsidR="00C96552" w:rsidRPr="00154905" w:rsidRDefault="6E50174B" w:rsidP="003F2928">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00154905">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="002C2DB4" w:rsidRPr="00154905">
         <w:rPr>
@@ -490,72 +490,92 @@
       </w:r>
       <w:r w:rsidR="0028686B" w:rsidRPr="00154905">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> this form </w:t>
       </w:r>
       <w:r w:rsidR="002C2DB4" w:rsidRPr="00154905">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is </w:t>
       </w:r>
       <w:r w:rsidR="00154905" w:rsidRPr="00154905">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Friday 12</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00154905" w:rsidRPr="00154905">
+        <w:t xml:space="preserve">Friday </w:t>
+      </w:r>
+      <w:r w:rsidR="00E05B8F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:vertAlign w:val="superscript"/>
-[...1 lines deleted...]
-        <w:t>th</w:t>
+        </w:rPr>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00154905" w:rsidRPr="00154905">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> December 2025</w:t>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00154905" w:rsidRPr="00154905">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> December 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00E05B8F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="003F2928" w:rsidRPr="00154905">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003F2928" w:rsidRPr="00154905">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>to be considered for a resit in the following summer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A724407" w14:textId="10E991F1" w:rsidR="00EA451B" w:rsidRPr="00154905" w:rsidRDefault="00F23AE0" w:rsidP="0001214B">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -1647,77 +1667,131 @@
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
       <w:r w:rsidR="003D298F" w:rsidRPr="00154905">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="391E9A9D" w:rsidRPr="00154905">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.......................................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21330634" w14:textId="77777777" w:rsidR="001D342F" w:rsidRPr="00154905" w:rsidRDefault="001D342F" w:rsidP="003F2928">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0ADC3ACB" w14:textId="5E9008E1" w:rsidR="008F7FE3" w:rsidRPr="00154905" w:rsidRDefault="00D15827" w:rsidP="008F7FE3">
+    <w:p w14:paraId="498C6280" w14:textId="77777777" w:rsidR="00F8696C" w:rsidRDefault="00D15827" w:rsidP="008F7FE3">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00154905">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">PLEASE RETURN THE </w:t>
       </w:r>
       <w:r w:rsidR="0003592E" w:rsidRPr="00154905">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">SIGNED </w:t>
       </w:r>
       <w:r w:rsidRPr="00154905">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">COMPLETED FORM </w:t>
       </w:r>
-      <w:r w:rsidR="004A6FC8" w:rsidRPr="00154905">
+      <w:r w:rsidR="00A11ADC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BY </w:t>
+      </w:r>
+      <w:r w:rsidR="00A11ADC" w:rsidRPr="00F8696C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>FRIDAY 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00A11ADC" w:rsidRPr="00F8696C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>TH</w:t>
+      </w:r>
+      <w:r w:rsidR="00A11ADC" w:rsidRPr="00F8696C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DECEMBER</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8696C" w:rsidRPr="00F8696C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8696C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ADC3ACB" w14:textId="5FEE06EC" w:rsidR="008F7FE3" w:rsidRPr="00154905" w:rsidRDefault="004A6FC8" w:rsidP="008F7FE3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00154905">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">TO </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="008F7FE3" w:rsidRPr="00154905">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>results@shrewsbury.ac.uk</w:t>
         </w:r>
         <w:r w:rsidR="008F7FE3" w:rsidRPr="00154905">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:br/>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0003592E" w:rsidRPr="00154905">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -1738,65 +1812,65 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00154905">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Debbie Morgan (PA to Vice Principal)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00260D17" w:rsidRPr="00154905" w:rsidSect="004A001F">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="284" w:right="539" w:bottom="284" w:left="709" w:header="624" w:footer="258" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5CFBF125" w14:textId="77777777" w:rsidR="00FB01E1" w:rsidRDefault="00FB01E1" w:rsidP="00953B76">
+    <w:p w14:paraId="2C52171C" w14:textId="77777777" w:rsidR="00860E80" w:rsidRDefault="00860E80" w:rsidP="00953B76">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7DD7C1F2" w14:textId="77777777" w:rsidR="00FB01E1" w:rsidRDefault="00FB01E1" w:rsidP="00953B76">
+    <w:p w14:paraId="06E621BE" w14:textId="77777777" w:rsidR="00860E80" w:rsidRDefault="00860E80" w:rsidP="00953B76">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="61999D2A" w14:textId="77777777" w:rsidR="00320AB0" w:rsidRDefault="00320AB0"/>
+    <w:p w14:paraId="05340A7A" w14:textId="77777777" w:rsidR="00860E80" w:rsidRDefault="00860E80"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -1907,251 +1981,271 @@
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00E326F2">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00E326F2">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tab/>
       <w:t>Date:</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7DBF5FCD" w14:textId="4273FF51" w:rsidR="004A001F" w:rsidRPr="009E5F32" w:rsidRDefault="009E5F32" w:rsidP="009E5F32">
+  <w:p w14:paraId="7DBF5FCD" w14:textId="155C001C" w:rsidR="004A001F" w:rsidRPr="009E5F32" w:rsidRDefault="009E5F32" w:rsidP="009E5F32">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Updated: </w:t>
     </w:r>
-    <w:r w:rsidR="00154905">
+    <w:r w:rsidR="008009D4">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>11/07/2025</w:t>
+      <w:t>16/07/2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="26546A7C" w14:textId="77777777" w:rsidR="00FB01E1" w:rsidRDefault="00FB01E1" w:rsidP="00953B76">
+    <w:p w14:paraId="74E46C58" w14:textId="77777777" w:rsidR="00860E80" w:rsidRDefault="00860E80" w:rsidP="00953B76">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1FBF0E6A" w14:textId="77777777" w:rsidR="00FB01E1" w:rsidRDefault="00FB01E1" w:rsidP="00953B76">
+    <w:p w14:paraId="54BD71E3" w14:textId="77777777" w:rsidR="00860E80" w:rsidRDefault="00860E80" w:rsidP="00953B76">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="24013B0F" w14:textId="77777777" w:rsidR="00320AB0" w:rsidRDefault="00320AB0"/>
+    <w:p w14:paraId="25CA8F2A" w14:textId="77777777" w:rsidR="00860E80" w:rsidRDefault="00860E80"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="707FDDD9" w14:textId="233C2617" w:rsidR="002E6057" w:rsidRDefault="002E6057" w:rsidP="008F6BAB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="36"/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="36"/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19C969CA" wp14:editId="54E421B6">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19C969CA" wp14:editId="18C2DE81">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>2978785</wp:posOffset>
+                <wp:posOffset>2740660</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>13335</wp:posOffset>
+                <wp:posOffset>22860</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="3876675" cy="595630"/>
               <wp:effectExtent l="0" t="0" r="9525" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1922711263" name="Text Box 5"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3876675" cy="595630"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0766DEFC" w14:textId="1696BBDA" w:rsidR="002E6057" w:rsidRPr="00407288" w:rsidRDefault="002E6057">
+                        <w:p w14:paraId="0766DEFC" w14:textId="74627634" w:rsidR="002E6057" w:rsidRPr="00407288" w:rsidRDefault="002E6057">
                           <w:pPr>
                             <w:rPr>
                               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="40"/>
                               <w:szCs w:val="40"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00407288">
                             <w:rPr>
                               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="40"/>
                               <w:szCs w:val="40"/>
                             </w:rPr>
                             <w:t>EXAM RESIT APPLICATION</w:t>
+                          </w:r>
+                          <w:r w:rsidR="008009D4">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:sz w:val="40"/>
+                              <w:szCs w:val="40"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> 2026-27</w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="4139C2EE" w14:textId="13E7584A" w:rsidR="002E6057" w:rsidRPr="00407288" w:rsidRDefault="002E6057">
                           <w:pPr>
                             <w:rPr>
                               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="28"/>
                               <w:szCs w:val="28"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00407288">
                             <w:rPr>
                               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="28"/>
                               <w:szCs w:val="28"/>
                             </w:rPr>
                             <w:t>(English and Welsh Bridge Courses)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="19C969CA" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 5" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:234.55pt;margin-top:1.05pt;width:305.25pt;height:46.9pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCO1OV9LwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5x3WiNOkaXIMCBo&#10;C6RDz4osJQJkUZOU2NmvHyXn1W6nYReZFCk+vo/09KGpNDkI5xWYgvY6XUqE4VAqsy3oj9fllztK&#10;fGCmZBqMKOhRePow+/xpWttc9GEHuhSOYBDj89oWdBeCzbPM852omO+AFQaNElzFAqpum5WO1Ri9&#10;0lm/2x1nNbjSOuDCe7x9bI10luJLKXh4ltKLQHRBsbaQTpfOTTyz2ZTlW8fsTvFTGewfqqiYMpj0&#10;EuqRBUb2Tv0RqlLcgQcZOhyqDKRUXKQesJte90M36x2zIvWC4Hh7gcn/v7D86bC2L46E5is0SGAE&#10;pLY+93gZ+2mkq+IXKyVoRwiPF9hEEwjHy8HdZDyejCjhaBvdj8aDhGt2fW2dD98EVCQKBXVIS0KL&#10;HVY+YEZ0PbvEZB60KpdK66TEURAL7ciBIYk6pBrxxTsvbUhd0PFg1E2BDcTnbWRtMMG1pyiFZtMQ&#10;Vd70u4HyiDA4aCfEW75UWOuK+fDCHI4Edo5jHp7xkBowF5wkSnbgfv3tPvojU2ilpMYRK6j/uWdO&#10;UKK/G+TwvjccxplMynA06aPibi2bW4vZVwtAAHq4UJYnMfoHfRalg+oNt2Ees6KJGY65CxrO4iK0&#10;g4/bxMV8npxwCi0LK7O2PIaOgEcmXps35uyJroBEP8F5GFn+gbXWN740MN8HkCpRGnFuUT3BjxOc&#10;mD5tW1yRWz15Xf8Js98AAAD//wMAUEsDBBQABgAIAAAAIQAcaSaU4QAAAAkBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/NTsMwEITvSLyDtUhcUOu0pSkJ2VQI8SNxoykgbm68JBHxOordJLw97glOo9WM&#10;Zr7NtpNpxUC9aywjLOYRCOLS6oYrhH3xOLsB4bxirVrLhPBDDrb5+VmmUm1HfqVh5ysRStilCqH2&#10;vkuldGVNRrm57YiD92V7o3w4+0rqXo2h3LRyGUWxNKrhsFCrju5rKr93R4PweVV9vLjp6W1crVfd&#10;w/NQbN51gXh5Md3dgvA0+b8wnPADOuSB6WCPrJ1oEa7jZBGiCMsgJz/aJDGIA0KyTkDmmfz/Qf4L&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAjtTlfS8CAABbBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAHGkmlOEAAAAJAQAADwAAAAAAAAAAAAAA&#10;AACJBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Text Box 5" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:215.8pt;margin-top:1.8pt;width:305.25pt;height:46.9pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA59e7tLQIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5x3WiNOkaXIMCBo&#10;C6RDz4osxQZkUZOU2NmvHyU7j3Y7DbvIpEjx8X2k5w9NpchRWFeCzuig16dEaA55qfcZ/fG6/nJH&#10;ifNM50yBFhk9CUcfFp8/zWuTiiEUoHJhCQbRLq1NRgvvTZokjheiYq4HRmg0SrAV86jafZJbVmP0&#10;SiXDfn+a1GBzY4EL5/D2sTXSRYwvpeD+WUonPFEZxdp8PG08d+FMFnOW7i0zRcm7Mtg/VFGxUmPS&#10;S6hH5hk52PKPUFXJLTiQvsehSkDKkovYA3Yz6H/oZlswI2IvCI4zF5jc/wvLn45b82KJb75CgwQG&#10;QGrjUoeXoZ9G2ip8sVKCdoTwdIFNNJ5wvBzdzabT2YQSjrbJ/WQ6irgm19fGOv9NQEWCkFGLtES0&#10;2HHjPGZE17NLSOZAlfm6VCoqYRTESllyZEii8rFGfPHOS2lSZ3Q6mvRjYA3heRtZaUxw7SlIvtk1&#10;XaM7yE/Yv4V2NJzh6xKL3DDnX5jFWcCWcb79Mx5SASaBTqKkAPvrb/fBHylCKyU1zlZG3c8Ds4IS&#10;9V0jefeD8TgMY1TGk9kQFXtr2d1a9KFaAXY+wE0yPIrB36uzKC1Ub7gGy5AVTUxzzJ1RfxZXvp14&#10;XCMulsvohONnmN/oreEhdEA6UPDavDFrOp48MvwE5ylk6Qe6Wt/wUsPy4EGWkcsAcItqhzuObqS4&#10;W7OwG7d69Lr+DBa/AQAA//8DAFBLAwQUAAYACAAAACEAoNJ1OeEAAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPzU7DMBCE70i8g7VIXBB10oQWQjYVQkAlbjT8iJsbL0lEvI5iNwlvj3uC02g1o5lv&#10;881sOjHS4FrLCPEiAkFcWd1yjfBaPl5eg3BesVadZUL4IQeb4vQkV5m2E7/QuPO1CCXsMoXQeN9n&#10;UrqqIaPcwvbEwfuyg1E+nEMt9aCmUG46uYyilTSq5bDQqJ7uG6q+dweD8HlRfzy7+eltSq6S/mE7&#10;lut3XSKen813tyA8zf4vDEf8gA5FYNrbA2snOoQ0iVchipAEOfpRuoxB7BFu1inIIpf/Pyh+AQAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADn17u0tAgAAVAQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKDSdTnhAAAACQEAAA8AAAAAAAAAAAAAAAAA&#10;hwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="0766DEFC" w14:textId="1696BBDA" w:rsidR="002E6057" w:rsidRPr="00407288" w:rsidRDefault="002E6057">
+                  <w:p w14:paraId="0766DEFC" w14:textId="74627634" w:rsidR="002E6057" w:rsidRPr="00407288" w:rsidRDefault="002E6057">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="40"/>
                         <w:szCs w:val="40"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00407288">
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="40"/>
                         <w:szCs w:val="40"/>
                       </w:rPr>
                       <w:t>EXAM RESIT APPLICATION</w:t>
+                    </w:r>
+                    <w:r w:rsidR="008009D4">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:sz w:val="40"/>
+                        <w:szCs w:val="40"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> 2026-27</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="4139C2EE" w14:textId="13E7584A" w:rsidR="002E6057" w:rsidRPr="00407288" w:rsidRDefault="002E6057">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00407288">
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:t>(English and Welsh Bridge Courses)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
@@ -2254,51 +2348,51 @@
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="18B05E1F" id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:3.55pt;margin-top:-7.95pt;width:204pt;height:62.25pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCOXKMXLAIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEuP2jAQvlfqf7B8LwkUliUirCgrqkpo&#10;dyW22rNxbBLJ8bi2IaG/vmMnPLrtqerFmfGMv3l9k/lDWytyFNZVoHM6HKSUCM2hqPQ+p99f15/u&#10;KXGe6YIp0CKnJ+How+Ljh3ljMjGCElQhLEEQ7bLG5LT03mRJ4ngpauYGYIRGowRbM4+q3SeFZQ2i&#10;1yoZpeld0oAtjAUunMPbx85IFxFfSsH9s5ROeKJyirn5eNp47sKZLOYs21tmyor3abB/yKJmlcag&#10;F6hH5hk52OoPqLriFhxIP+BQJyBlxUWsAasZpu+q2ZbMiFgLNseZS5vc/4PlT8etebHEt1+gxQGG&#10;hjTGZQ4vQz2ttHX4YqYE7djC06VtovWE4+VoMkvvUzRxtE1n6WQ6CTDJ9bWxzn8VUJMg5NTiWGK3&#10;2HHjfOd6dgnBHKiqWFdKRSVQQayUJUeGQ1Q+5ojgv3kpTZqc3n2epBFYQ3jeISuNuVxrCpJvd21f&#10;6A6KE9ZvoaOGM3xdYZIb5vwLs8gFrAv57Z/xkAowCPQSJSXYn3+7D/44IrRS0iC3cup+HJgVlKhv&#10;Goc3G47HgYxRGU+mI1TsrWV3a9GHegVY+RA3yfAoBn+vzqK0UL/hGixDVDQxzTF2Tv1ZXPmO8bhG&#10;XCyX0QnpZ5jf6K3hATp0OozgtX1j1vRz8jjhJzizkGXvxtX5hpcalgcPsoqzDA3uutr3Hakb2dCv&#10;WdiNWz16XX8Gi18AAAD//wMAUEsDBBQABgAIAAAAIQBYXcn44AAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwDIbvSLxDZCQuaEvL6DZK0wkhYBK3rQPELWtMW9E4VZO15e0xJzja/6ffn7PN&#10;ZFsxYO8bRwrieQQCqXSmoUrBoXiarUH4oMno1hEq+EYPm/z8LNOpcSPtcNiHSnAJ+VQrqEPoUil9&#10;WaPVfu46JM4+XW914LGvpOn1yOW2lddRtJRWN8QXat3hQ43l1/5kFXxcVe8vfnp+HRfJonvcDsXq&#10;zRRKXV5M93cgAk7hD4ZffVaHnJ2O7kTGi1bBKmZQwSxObkFwfhMnvDkyGK2XIPNM/v8g/wEAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCOXKMXLAIAAFQEAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBYXcn44AAAAAkBAAAPAAAAAAAAAAAAAAAAAIYE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkwUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape w14:anchorId="18B05E1F" id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:3.55pt;margin-top:-7.95pt;width:204pt;height:62.25pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC9j5zvLgIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8LwkUliUirCgrqkpo&#10;dyW22rNxbLDkeFzbkNBf37HDV7c9Vb04M57x88yb50wf2lqTg3BegSlpv5dTIgyHSpltSb+/Lj/d&#10;U+IDMxXTYERJj8LTh9nHD9PGFmIAO9CVcARBjC8aW9JdCLbIMs93oma+B1YYDEpwNQvoum1WOdYg&#10;eq2zQZ7fZQ24yjrgwnvcfeyCdJbwpRQ8PEvpRSC6pFhbSKtL6yau2WzKiq1jdqf4qQz2D1XUTBm8&#10;9AL1yAIje6f+gKoVd+BBhh6HOgMpFRepB+ymn7/rZr1jVqRekBxvLzT5/wfLnw5r++JIaL9AiwOM&#10;hDTWFx43Yz+tdHX8YqUE40jh8UKbaAPhuDkYTfL7HEMcY+NJPhqPIkx2PW2dD18F1CQaJXU4lsQW&#10;O6x86FLPKfEyD1pVS6V1cqIUxEI7cmA4RB1SjQj+W5Y2pCnp3edRnoANxOMdsjZYy7WnaIV20xJV&#10;3fS7geqINDjoFOItXyqsdcV8eGEOJYHtoczDMy5SA94FJ4uSHbiff9uP+TgpjFLSoMRK6n/smROU&#10;6G8GZzjpD4dRk8kZjsYDdNxtZHMbMft6AUhAHx+U5cmM+UGfTemgfsPXMI+3YogZjneXNJzNReiE&#10;j6+Ji/k8JaEKLQsrs7Y8QkfC4yRe2zfm7GlcAQf9BGcxsuLd1LrceNLAfB9AqjTSyHPH6ol+VHAS&#10;xem1xSdy66es6z9h9gsAAP//AwBQSwMEFAAGAAgAAAAhAFhdyfjgAAAACQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FOwzAMhu9IvENkJC5oS8voNkrTCSFgEretA8Qta0xb0ThVk7Xl7TEnONr/p9+f&#10;s81kWzFg7xtHCuJ5BAKpdKahSsGheJqtQfigyejWESr4Rg+b/Pws06lxI+1w2IdKcAn5VCuoQ+hS&#10;KX1Zo9V+7jokzj5db3Xgsa+k6fXI5baV11G0lFY3xBdq3eFDjeXX/mQVfFxV7y9+en4dF8mie9wO&#10;xerNFEpdXkz3dyACTuEPhl99VoecnY7uRMaLVsEqZlDBLE5uQXB+Eye8OTIYrZcg80z+/yD/AQAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAL2PnO8uAgAAWwQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFhdyfjgAAAACQEAAA8AAAAAAAAAAAAAAAAA&#10;iAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="41AFF8EE" w14:textId="3943F79B" w:rsidR="002E6057" w:rsidRPr="00407288" w:rsidRDefault="00407288">
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:drawing>
                         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7F7EC361" wp14:editId="21DA1910">
                           <wp:extent cx="2401570" cy="636270"/>
                           <wp:effectExtent l="0" t="0" r="0" b="0"/>
                           <wp:docPr id="678759613" name="Picture 5" descr="Blue text on a black background&#10;&#10;AI-generated content may be incorrect."/>
                           <wp:cNvGraphicFramePr>
                             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                           </wp:cNvGraphicFramePr>
                           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:nvPicPr>
                                   <pic:cNvPr id="678759613" name="Picture 5" descr="Blue text on a black background&#10;&#10;AI-generated content may be incorrect."/>
                                   <pic:cNvPicPr>
                                     <a:picLocks noChangeAspect="1"/>
                                   </pic:cNvPicPr>
                                 </pic:nvPicPr>
                                 <pic:blipFill>
@@ -3277,50 +3371,51 @@
   <w:num w:numId="2" w16cid:durableId="144666609">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1240363257">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="533276012">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1855260812">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="807673430">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2022585335">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <o:colormru v:ext="edit" colors="#ddd,#eaeaea"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -3386,58 +3481,60 @@
     <w:rsid w:val="002A4D7A"/>
     <w:rsid w:val="002B435A"/>
     <w:rsid w:val="002C021B"/>
     <w:rsid w:val="002C065A"/>
     <w:rsid w:val="002C2DB4"/>
     <w:rsid w:val="002C52DF"/>
     <w:rsid w:val="002C5E5B"/>
     <w:rsid w:val="002C65A7"/>
     <w:rsid w:val="002D0711"/>
     <w:rsid w:val="002E47DC"/>
     <w:rsid w:val="002E6057"/>
     <w:rsid w:val="00306600"/>
     <w:rsid w:val="00310198"/>
     <w:rsid w:val="00320AB0"/>
     <w:rsid w:val="00331D15"/>
     <w:rsid w:val="00340476"/>
     <w:rsid w:val="003542F7"/>
     <w:rsid w:val="00357A9F"/>
     <w:rsid w:val="0037632F"/>
     <w:rsid w:val="00385FB9"/>
     <w:rsid w:val="00390D7B"/>
     <w:rsid w:val="00391FCC"/>
     <w:rsid w:val="00392853"/>
     <w:rsid w:val="003934BD"/>
     <w:rsid w:val="003B489D"/>
+    <w:rsid w:val="003B548B"/>
     <w:rsid w:val="003C0232"/>
     <w:rsid w:val="003C2B49"/>
     <w:rsid w:val="003C37E7"/>
     <w:rsid w:val="003D1BA8"/>
     <w:rsid w:val="003D298F"/>
     <w:rsid w:val="003D6C3E"/>
     <w:rsid w:val="003F2928"/>
     <w:rsid w:val="003F53C4"/>
+    <w:rsid w:val="004034A7"/>
     <w:rsid w:val="00407288"/>
     <w:rsid w:val="0041122D"/>
     <w:rsid w:val="00420318"/>
     <w:rsid w:val="00423BE5"/>
     <w:rsid w:val="00434E1E"/>
     <w:rsid w:val="0043614D"/>
     <w:rsid w:val="0045402A"/>
     <w:rsid w:val="0046010A"/>
     <w:rsid w:val="0048406F"/>
     <w:rsid w:val="0049659E"/>
     <w:rsid w:val="004A001F"/>
     <w:rsid w:val="004A6FC8"/>
     <w:rsid w:val="004C74B4"/>
     <w:rsid w:val="004E01A1"/>
     <w:rsid w:val="004E5AFA"/>
     <w:rsid w:val="004F0596"/>
     <w:rsid w:val="00500B06"/>
     <w:rsid w:val="00506713"/>
     <w:rsid w:val="00507699"/>
     <w:rsid w:val="00507729"/>
     <w:rsid w:val="00512C95"/>
     <w:rsid w:val="0052568A"/>
     <w:rsid w:val="00540D00"/>
     <w:rsid w:val="00543A0C"/>
     <w:rsid w:val="005551E5"/>
@@ -3470,115 +3567,119 @@
     <w:rsid w:val="006C044D"/>
     <w:rsid w:val="006C2DC5"/>
     <w:rsid w:val="006C47FB"/>
     <w:rsid w:val="006D213E"/>
     <w:rsid w:val="0070003C"/>
     <w:rsid w:val="007149E3"/>
     <w:rsid w:val="00721804"/>
     <w:rsid w:val="00732AF7"/>
     <w:rsid w:val="00745CD1"/>
     <w:rsid w:val="007570FB"/>
     <w:rsid w:val="00764DA9"/>
     <w:rsid w:val="00770D64"/>
     <w:rsid w:val="007777B7"/>
     <w:rsid w:val="0078056B"/>
     <w:rsid w:val="0078503E"/>
     <w:rsid w:val="007913DD"/>
     <w:rsid w:val="00792B00"/>
     <w:rsid w:val="007A0301"/>
     <w:rsid w:val="007C7CDF"/>
     <w:rsid w:val="007D166F"/>
     <w:rsid w:val="007E485E"/>
     <w:rsid w:val="007E5B93"/>
     <w:rsid w:val="007F37C9"/>
     <w:rsid w:val="007F443D"/>
     <w:rsid w:val="007F66DE"/>
+    <w:rsid w:val="008009D4"/>
     <w:rsid w:val="0080522A"/>
     <w:rsid w:val="00814E62"/>
     <w:rsid w:val="008328B8"/>
     <w:rsid w:val="00833514"/>
     <w:rsid w:val="00836573"/>
     <w:rsid w:val="00840A51"/>
     <w:rsid w:val="0085274E"/>
     <w:rsid w:val="00855736"/>
+    <w:rsid w:val="00860E80"/>
     <w:rsid w:val="008700A1"/>
     <w:rsid w:val="00871919"/>
     <w:rsid w:val="00874827"/>
     <w:rsid w:val="008767D4"/>
     <w:rsid w:val="00882C70"/>
     <w:rsid w:val="00883DDF"/>
     <w:rsid w:val="00895E10"/>
     <w:rsid w:val="008A13C9"/>
     <w:rsid w:val="008A21D4"/>
     <w:rsid w:val="008B43DE"/>
     <w:rsid w:val="008B7B23"/>
     <w:rsid w:val="008C02C3"/>
     <w:rsid w:val="008C1AA0"/>
     <w:rsid w:val="008D2A69"/>
     <w:rsid w:val="008D3899"/>
     <w:rsid w:val="008E754F"/>
     <w:rsid w:val="008F0B34"/>
     <w:rsid w:val="008F6BAB"/>
     <w:rsid w:val="008F75F1"/>
     <w:rsid w:val="008F7FE3"/>
     <w:rsid w:val="0091348E"/>
     <w:rsid w:val="009168F3"/>
     <w:rsid w:val="009267B8"/>
     <w:rsid w:val="009407DE"/>
     <w:rsid w:val="00941475"/>
     <w:rsid w:val="00945319"/>
     <w:rsid w:val="00947FA3"/>
     <w:rsid w:val="009505BD"/>
     <w:rsid w:val="00953B76"/>
     <w:rsid w:val="0095557E"/>
     <w:rsid w:val="009700CC"/>
     <w:rsid w:val="00970C2F"/>
     <w:rsid w:val="00974ED6"/>
     <w:rsid w:val="00976495"/>
     <w:rsid w:val="009775AD"/>
     <w:rsid w:val="00986BA1"/>
     <w:rsid w:val="00987688"/>
     <w:rsid w:val="00993901"/>
     <w:rsid w:val="009A679B"/>
     <w:rsid w:val="009B0747"/>
     <w:rsid w:val="009B6279"/>
     <w:rsid w:val="009C398C"/>
     <w:rsid w:val="009D0A0F"/>
     <w:rsid w:val="009D3F42"/>
     <w:rsid w:val="009E5F32"/>
     <w:rsid w:val="00A00EA3"/>
+    <w:rsid w:val="00A11ADC"/>
     <w:rsid w:val="00A147F0"/>
     <w:rsid w:val="00A20684"/>
     <w:rsid w:val="00A23115"/>
     <w:rsid w:val="00A30C67"/>
     <w:rsid w:val="00A330C7"/>
     <w:rsid w:val="00A40064"/>
     <w:rsid w:val="00A46A1D"/>
     <w:rsid w:val="00A52E23"/>
     <w:rsid w:val="00A632A7"/>
     <w:rsid w:val="00A808D5"/>
     <w:rsid w:val="00A8288E"/>
+    <w:rsid w:val="00A95C9F"/>
     <w:rsid w:val="00AD1F73"/>
     <w:rsid w:val="00AF167B"/>
     <w:rsid w:val="00B06D8A"/>
     <w:rsid w:val="00B16151"/>
     <w:rsid w:val="00B21A31"/>
     <w:rsid w:val="00B27E97"/>
     <w:rsid w:val="00B35387"/>
     <w:rsid w:val="00B50B03"/>
     <w:rsid w:val="00B624E8"/>
     <w:rsid w:val="00B64170"/>
     <w:rsid w:val="00B74B5F"/>
     <w:rsid w:val="00B768D0"/>
     <w:rsid w:val="00B848EC"/>
     <w:rsid w:val="00B84A8C"/>
     <w:rsid w:val="00B8748E"/>
     <w:rsid w:val="00BA3AE3"/>
     <w:rsid w:val="00BB5C94"/>
     <w:rsid w:val="00BC3F18"/>
     <w:rsid w:val="00BD38D0"/>
     <w:rsid w:val="00BD4F48"/>
     <w:rsid w:val="00BE5F1A"/>
     <w:rsid w:val="00BF2337"/>
     <w:rsid w:val="00BF5472"/>
     <w:rsid w:val="00C10C67"/>
     <w:rsid w:val="00C259AA"/>
@@ -3588,85 +3689,89 @@
     <w:rsid w:val="00C53F43"/>
     <w:rsid w:val="00C6729D"/>
     <w:rsid w:val="00C72B33"/>
     <w:rsid w:val="00C75047"/>
     <w:rsid w:val="00C96552"/>
     <w:rsid w:val="00CA381D"/>
     <w:rsid w:val="00CA6F45"/>
     <w:rsid w:val="00CA7859"/>
     <w:rsid w:val="00CC7360"/>
     <w:rsid w:val="00CC76F7"/>
     <w:rsid w:val="00CD794F"/>
     <w:rsid w:val="00CF3965"/>
     <w:rsid w:val="00CF45E1"/>
     <w:rsid w:val="00D15827"/>
     <w:rsid w:val="00D209F5"/>
     <w:rsid w:val="00D34F9A"/>
     <w:rsid w:val="00D631E5"/>
     <w:rsid w:val="00D67317"/>
     <w:rsid w:val="00D6747F"/>
     <w:rsid w:val="00D77F4B"/>
     <w:rsid w:val="00D837C8"/>
     <w:rsid w:val="00D90517"/>
     <w:rsid w:val="00D93527"/>
     <w:rsid w:val="00D937FC"/>
     <w:rsid w:val="00D94BC3"/>
+    <w:rsid w:val="00D958C4"/>
     <w:rsid w:val="00D960C4"/>
     <w:rsid w:val="00DA3370"/>
     <w:rsid w:val="00DB3FE7"/>
     <w:rsid w:val="00DB493A"/>
     <w:rsid w:val="00DC0014"/>
     <w:rsid w:val="00DC2F43"/>
     <w:rsid w:val="00DC7B74"/>
     <w:rsid w:val="00DD457C"/>
     <w:rsid w:val="00DF76A4"/>
     <w:rsid w:val="00E00178"/>
+    <w:rsid w:val="00E05B8F"/>
     <w:rsid w:val="00E06B7C"/>
     <w:rsid w:val="00E2098B"/>
     <w:rsid w:val="00E326F2"/>
     <w:rsid w:val="00E36D02"/>
     <w:rsid w:val="00E577F5"/>
     <w:rsid w:val="00E70550"/>
     <w:rsid w:val="00E94642"/>
     <w:rsid w:val="00E975BD"/>
     <w:rsid w:val="00EA451B"/>
     <w:rsid w:val="00EC064C"/>
     <w:rsid w:val="00EC1C51"/>
     <w:rsid w:val="00EC7757"/>
     <w:rsid w:val="00EE0BC1"/>
     <w:rsid w:val="00EE7AB5"/>
     <w:rsid w:val="00EF1EB6"/>
     <w:rsid w:val="00EF4D8E"/>
     <w:rsid w:val="00F019CA"/>
     <w:rsid w:val="00F23AE0"/>
     <w:rsid w:val="00F25DD4"/>
     <w:rsid w:val="00F414FF"/>
     <w:rsid w:val="00F431C4"/>
+    <w:rsid w:val="00F616D9"/>
     <w:rsid w:val="00F6283D"/>
     <w:rsid w:val="00F661BF"/>
     <w:rsid w:val="00F66ADB"/>
     <w:rsid w:val="00F75B9F"/>
+    <w:rsid w:val="00F8696C"/>
     <w:rsid w:val="00F9674D"/>
     <w:rsid w:val="00FA5594"/>
     <w:rsid w:val="00FB01E1"/>
     <w:rsid w:val="00FC6D35"/>
     <w:rsid w:val="00FC7CED"/>
     <w:rsid w:val="00FD1C98"/>
     <w:rsid w:val="00FE4172"/>
     <w:rsid w:val="00FF0B96"/>
     <w:rsid w:val="00FF4F3F"/>
     <w:rsid w:val="00FF6C87"/>
     <w:rsid w:val="019A822B"/>
     <w:rsid w:val="090578D1"/>
     <w:rsid w:val="0BC2D592"/>
     <w:rsid w:val="0F4C7FE2"/>
     <w:rsid w:val="0FD362CE"/>
     <w:rsid w:val="15C9AA1F"/>
     <w:rsid w:val="16CDA60D"/>
     <w:rsid w:val="170B0A6F"/>
     <w:rsid w:val="1D0ED67E"/>
     <w:rsid w:val="1EA0F01D"/>
     <w:rsid w:val="256C2083"/>
     <w:rsid w:val="26C583A9"/>
     <w:rsid w:val="28C712DA"/>
     <w:rsid w:val="2C019BDB"/>
     <w:rsid w:val="2ED16E94"/>
@@ -5077,114 +5182,108 @@
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1684C9FD-680F-4422-B6B0-D3F2F1CD2D35}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c387343a-69be-4b24-858f-e4fd717b9f39"/>
     <ds:schemaRef ds:uri="055be640-36f5-4a0d-bcb1-8db267bd70c6"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC89CE12-C9EC-49C6-A183-DEDA1D0D614F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FFF4E0BE-01E9-4928-A17C-99C3EEB8E745}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c387343a-69be-4b24-858f-e4fd717b9f39"/>
     <ds:schemaRef ds:uri="055be640-36f5-4a0d-bcb1-8db267bd70c6"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D6BCC300-2A52-4337-A88F-F5A041AF1021}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>215</Words>
-  <Characters>1291</Characters>
+  <Words>228</Words>
+  <Characters>1306</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>RM Networks</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1503</CharactersWithSpaces>
+  <CharactersWithSpaces>1531</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Shrewsbury College of Arts &amp; Technology</dc:title>
   <dc:creator>LIZ</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100123353BE3847F44EB736EFD88A38065F</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>