--- v0 (2025-10-10)
+++ v1 (2026-08-22)
@@ -1,10329 +1,13153 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4B766B53" w14:textId="77777777" w:rsidR="005F38EA" w:rsidRPr="00B07D51" w:rsidRDefault="005F38EA" w:rsidP="00B07D51">
-[...9 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5B4A0E23" w14:textId="445642FE" w:rsidR="007B639F" w:rsidRPr="007B639F" w:rsidRDefault="007B639F" w:rsidP="007B639F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B639F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>APPLICATION FOR THE POSITION OF GOVERNOR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B639F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B639F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>Shrewsbury College</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="37313E70" w14:textId="37F35800" w:rsidR="005F38EA" w:rsidRPr="00B07D51" w:rsidRDefault="005F38EA" w:rsidP="00B07D51">
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> Board</w:t>
+    <w:p w14:paraId="1CE85783" w14:textId="11D71E9A" w:rsidR="007B639F" w:rsidRPr="007B639F" w:rsidRDefault="007B639F" w:rsidP="007B639F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B639F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thank you for your interest in becoming a Governor of Shrewsbury College. Governors play a vital role in supporting the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B639F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B639F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>ollege's mission, values and strategic ambitions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="079D0D81" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="65BC9C58" w14:textId="77777777" w:rsidR="007B639F" w:rsidRDefault="007B639F" w:rsidP="007B639F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A165A9B" w14:textId="358A9B85" w:rsidR="005F38EA" w:rsidRPr="00B07D51" w:rsidRDefault="005F38EA" w:rsidP="00B07D51">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> and not included in the appointment process)</w:t>
+    <w:p w14:paraId="541D06E9" w14:textId="2587CC7D" w:rsidR="007B639F" w:rsidRPr="007B639F" w:rsidRDefault="007B639F" w:rsidP="007B639F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B639F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>The Corporation Board provides strategic leadership, oversight and constructive challenge to help ensure:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57EBCBBB" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="789F0357" w14:textId="4AE5A989" w:rsidR="007B639F" w:rsidRPr="007B639F" w:rsidRDefault="007B639F" w:rsidP="007B639F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B639F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excellent outcomes for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B639F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>our students</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B639F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="748E7195" w14:textId="4318B8B9" w:rsidR="005A1A46" w:rsidRDefault="005A1A46" w:rsidP="00B07D51">
-[...13 lines deleted...]
-        <w:t>Full name: </w:t>
+    <w:p w14:paraId="075013A0" w14:textId="77777777" w:rsidR="007B639F" w:rsidRPr="007B639F" w:rsidRDefault="007B639F" w:rsidP="007B639F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B639F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>strong educational quality;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="585E1AA6" w14:textId="77777777" w:rsidR="00B07D51" w:rsidRPr="00B07D51" w:rsidRDefault="00B07D51" w:rsidP="00B07D51">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="260D8DB6" w14:textId="77777777" w:rsidR="007B639F" w:rsidRPr="007B639F" w:rsidRDefault="007B639F" w:rsidP="007B639F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B639F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>financial sustainability;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="17A85126" w14:textId="5090B5D0" w:rsidR="005A1A46" w:rsidRDefault="005A1A46" w:rsidP="00B07D51">
-[...13 lines deleted...]
-        <w:t>Date of Birth: </w:t>
+    <w:p w14:paraId="71023583" w14:textId="77777777" w:rsidR="007B639F" w:rsidRPr="007B639F" w:rsidRDefault="007B639F" w:rsidP="007B639F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B639F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>effective use of resources;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53D60956" w14:textId="77777777" w:rsidR="00B07D51" w:rsidRPr="00B07D51" w:rsidRDefault="00B07D51" w:rsidP="00B07D51">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7CCBDDD8" w14:textId="77777777" w:rsidR="007B639F" w:rsidRPr="007B639F" w:rsidRDefault="007B639F" w:rsidP="007B639F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B639F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>compliance with legal and regulatory requirements; and</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2F3DE790" w14:textId="279B121F" w:rsidR="005A1A46" w:rsidRDefault="005A1A46" w:rsidP="00B07D51">
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="340AA008" w14:textId="253C7122" w:rsidR="007B639F" w:rsidRPr="007B639F" w:rsidRDefault="007B639F" w:rsidP="007B639F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B639F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">successful delivery of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B639F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B639F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>ollege</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B639F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B639F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Strategic Plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55DA90A1" w14:textId="77777777" w:rsidR="007B639F" w:rsidRDefault="007B639F" w:rsidP="007B639F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1544DDF2" w14:textId="22130B4E" w:rsidR="007B639F" w:rsidRPr="007B639F" w:rsidRDefault="007B639F" w:rsidP="007B639F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B639F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We welcome applications from individuals from all backgrounds who are committed to education, public service and supporting the success of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B639F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>all our students</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B639F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and their communities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E03572C" w14:textId="77777777" w:rsidR="007B639F" w:rsidRDefault="007B639F" w:rsidP="007B639F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03CA185B" w14:textId="77777777" w:rsidR="008A4315" w:rsidRPr="008A4315" w:rsidRDefault="008A4315" w:rsidP="008A4315">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A4315">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Applicants are encouraged to read:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EF01110" w14:textId="7E7625A9" w:rsidR="008A4315" w:rsidRPr="008A4315" w:rsidRDefault="008A4315" w:rsidP="008A4315">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A4315">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Governor Role Description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A4315">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Person Specification</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ACB9005" w14:textId="77777777" w:rsidR="008A4315" w:rsidRPr="008A4315" w:rsidRDefault="008A4315" w:rsidP="008A4315">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A4315">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>College Strategic Plan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15589A69" w14:textId="77777777" w:rsidR="008A4315" w:rsidRPr="008A4315" w:rsidRDefault="008A4315" w:rsidP="008A4315">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A4315">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">before </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008A4315">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>submitting an application</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008A4315">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="032862D3" w14:textId="77777777" w:rsidR="008A4315" w:rsidRPr="008A4315" w:rsidRDefault="008A4315" w:rsidP="008A4315">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F63E05D" w14:textId="77777777" w:rsidR="008A4315" w:rsidRPr="008A4315" w:rsidRDefault="008A4315" w:rsidP="008A4315">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A4315">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>This helps ensure applicants have a clear understanding of the role, responsibilities and contribution expected of Corporation Board members.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75A333F7" w14:textId="77777777" w:rsidR="008A4315" w:rsidRPr="008A4315" w:rsidRDefault="008A4315" w:rsidP="008A4315">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2881484D" w14:textId="5BA7E0AE" w:rsidR="00D46E68" w:rsidRDefault="00D46E68" w:rsidP="00D46E68">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D46E68">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The college has ambitious plans for </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>its</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D46E68">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> future growth and development. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00D46E68">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Therefore, if you believe you have the experience and qualities to help us achieve our aspirations during our ongoing period of development and growth, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>please</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D46E68">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> submit your application.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="537D390F" w14:textId="77777777" w:rsidR="00B07D51" w:rsidRPr="00B07D51" w:rsidRDefault="00B07D51" w:rsidP="00B07D51">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="02BF67DA" w14:textId="77777777" w:rsidR="00D46E68" w:rsidRDefault="00D46E68" w:rsidP="00D46E68">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74E94119" w14:textId="1F635DF8" w:rsidR="005A1A46" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...20 lines deleted...]
-        <w:t> </w:t>
+    <w:p w14:paraId="486A4843" w14:textId="77777777" w:rsidR="008A4315" w:rsidRDefault="008A4315">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="372EE1D8" w14:textId="77777777" w:rsidR="00B07D51" w:rsidRPr="00B07D51" w:rsidRDefault="00B07D51" w:rsidP="00B07D51">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3133E6B0" w14:textId="158FCAF8" w:rsidR="007B639F" w:rsidRPr="007B639F" w:rsidRDefault="007B639F" w:rsidP="007B639F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B639F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Section 1: Personal Details</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="18D9C026" w14:textId="6BCFA6E0" w:rsidR="005A1A46" w:rsidRPr="00B07D51" w:rsidRDefault="005A1A46" w:rsidP="00B07D51">
-[...12 lines deleted...]
-        <w:t>Employment status: </w:t>
+    <w:p w14:paraId="5396DB32" w14:textId="77777777" w:rsidR="007B639F" w:rsidRPr="007B639F" w:rsidRDefault="007B639F" w:rsidP="007B639F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B639F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>(This information will be used for administration and due diligence purposes only and will not form part of the assessment of your application.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DCFB4B1" w14:textId="04F4E8BF" w:rsidR="005F38EA" w:rsidRPr="00B07D51" w:rsidRDefault="005F38EA" w:rsidP="00B07D51">
-[...6 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="5D63DC83" w14:textId="77777777" w:rsidR="007B639F" w:rsidRDefault="007B639F" w:rsidP="007B639F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74AD24FA" w14:textId="1453BE60" w:rsidR="005A1A46" w:rsidRDefault="005A1A46" w:rsidP="00B07D51">
-[...14 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="525B06F8" w14:textId="77777777" w:rsidR="008A4315" w:rsidRPr="007B639F" w:rsidRDefault="008A4315" w:rsidP="007B639F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="0090A010" w14:textId="77777777" w:rsidR="00B07D51" w:rsidRPr="00B07D51" w:rsidRDefault="00B07D51" w:rsidP="00B07D51">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5B0F7524" w14:textId="77777777" w:rsidR="007B639F" w:rsidRPr="007B639F" w:rsidRDefault="007B639F" w:rsidP="007B639F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B639F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>Full Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B639F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="31708D59" w14:textId="6BBB14B5" w:rsidR="005A1A46" w:rsidRDefault="005A1A46" w:rsidP="00B07D51">
-[...14 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="7B0DC0F6" w14:textId="77777777" w:rsidR="007B639F" w:rsidRPr="007B639F" w:rsidRDefault="007B639F" w:rsidP="007B639F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="466D4CBE" w14:textId="77777777" w:rsidR="00B07D51" w:rsidRPr="00B07D51" w:rsidRDefault="00B07D51" w:rsidP="00B07D51">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="59B0AA3B" w14:textId="77777777" w:rsidR="007B639F" w:rsidRPr="007B639F" w:rsidRDefault="007B639F" w:rsidP="007B639F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B639F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>Preferred Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B639F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (if applicable):</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4C46C027" w14:textId="049F6170" w:rsidR="005F38EA" w:rsidRDefault="005F38EA" w:rsidP="00B07D51">
-[...14 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="697F85DA" w14:textId="77777777" w:rsidR="007B639F" w:rsidRPr="007B639F" w:rsidRDefault="007B639F" w:rsidP="007B639F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E23B09E" w14:textId="77777777" w:rsidR="00B07D51" w:rsidRPr="00B07D51" w:rsidRDefault="00B07D51" w:rsidP="00B07D51">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5C3EF607" w14:textId="77777777" w:rsidR="007B639F" w:rsidRPr="007B639F" w:rsidRDefault="007B639F" w:rsidP="007B639F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B639F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>Date of Birth</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B639F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="45EB52FE" w14:textId="60A8F187" w:rsidR="005A1A46" w:rsidRDefault="005A1A46" w:rsidP="00B07D51">
-[...14 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="767151B7" w14:textId="77777777" w:rsidR="007B639F" w:rsidRPr="007B639F" w:rsidRDefault="007B639F" w:rsidP="007B639F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="67DE3F5F" w14:textId="77777777" w:rsidR="00B07D51" w:rsidRPr="00B07D51" w:rsidRDefault="00B07D51" w:rsidP="00B07D51">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7458DE40" w14:textId="77777777" w:rsidR="007B639F" w:rsidRPr="007B639F" w:rsidRDefault="007B639F" w:rsidP="007B639F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B639F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>Address</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B639F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2C6E3007" w14:textId="50978C03" w:rsidR="005F38EA" w:rsidRPr="00B07D51" w:rsidRDefault="005A1A46" w:rsidP="00B07D51">
-[...13 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="1053385C" w14:textId="77777777" w:rsidR="007B639F" w:rsidRPr="007B639F" w:rsidRDefault="007B639F" w:rsidP="007B639F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="697B6499" w14:textId="4218C285" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="63A5E5AE" w14:textId="77777777" w:rsidR="007B639F" w:rsidRPr="007B639F" w:rsidRDefault="007B639F" w:rsidP="007B639F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B639F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>Postcode</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B639F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E693041" w14:textId="77777777" w:rsidR="007B639F" w:rsidRPr="007B639F" w:rsidRDefault="007B639F" w:rsidP="007B639F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="546D2AF8" w14:textId="77777777" w:rsidR="007B639F" w:rsidRPr="007B639F" w:rsidRDefault="007B639F" w:rsidP="007B639F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B639F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>Email Address</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B639F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B164195" w14:textId="77777777" w:rsidR="007B639F" w:rsidRPr="007B639F" w:rsidRDefault="007B639F" w:rsidP="007B639F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FDEFB00" w14:textId="77777777" w:rsidR="007B639F" w:rsidRPr="007B639F" w:rsidRDefault="007B639F" w:rsidP="007B639F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B639F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>Telephone Number</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B639F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="484FEADE" w14:textId="77777777" w:rsidR="007B639F" w:rsidRPr="007B639F" w:rsidRDefault="007B639F" w:rsidP="007B639F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CF22582" w14:textId="77777777" w:rsidR="007B639F" w:rsidRPr="007B639F" w:rsidRDefault="007B639F" w:rsidP="007B639F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B639F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>Current Occupation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B639F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3095C46B" w14:textId="77777777" w:rsidR="007B639F" w:rsidRPr="007B639F" w:rsidRDefault="007B639F" w:rsidP="007B639F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C9D0EB0" w14:textId="77777777" w:rsidR="007B639F" w:rsidRPr="007B639F" w:rsidRDefault="007B639F" w:rsidP="007B639F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B639F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>Employer/Organisation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B639F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (if applicable):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="304983A1" w14:textId="3CEB4947" w:rsidR="007B639F" w:rsidRDefault="007B639F">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21B542F8" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0F4B7D8D" w14:textId="77777777" w:rsidR="007B639F" w:rsidRPr="007B639F" w:rsidRDefault="007B639F" w:rsidP="007B639F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B639F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Section 2: About You</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6D99A55C" w14:textId="4A669DBB" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6">
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Section 2 – Application </w:t>
+    <w:p w14:paraId="6320A6DC" w14:textId="1D15C736" w:rsidR="007B639F" w:rsidRPr="007B639F" w:rsidRDefault="007B639F" w:rsidP="007B639F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tell us a bit about yourself </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B639F">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>(you could include your current situation or any relevant experience</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B639F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a brief overview of your background, career and interests.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B639F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>(Maximum 500 words)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A1EDF86" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="76AE308B" w14:textId="77777777" w:rsidR="007B639F" w:rsidRDefault="007B639F" w:rsidP="007B639F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="057E26FE" w14:textId="0024EE59" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6">
-[...10 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="5F03427D" w14:textId="77777777" w:rsidR="00C36D0F" w:rsidRDefault="00C36D0F" w:rsidP="007B639F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="52FC5508" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="66802A34" w14:textId="77777777" w:rsidR="00C36D0F" w:rsidRDefault="00C36D0F" w:rsidP="007B639F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="785D6CD8" w14:textId="77777777" w:rsidR="00B07D51" w:rsidRPr="00B07D51" w:rsidRDefault="00B07D51">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="7332F3A0" w14:textId="77777777" w:rsidR="00C36D0F" w:rsidRDefault="00C36D0F" w:rsidP="007B639F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4360F907" w14:textId="77777777" w:rsidR="00B07D51" w:rsidRPr="00B07D51" w:rsidRDefault="00B07D51">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="525F6170" w14:textId="77777777" w:rsidR="00C36D0F" w:rsidRPr="007B639F" w:rsidRDefault="00C36D0F" w:rsidP="007B639F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64195C7A" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1389308C" w14:textId="77777777" w:rsidR="007B639F" w:rsidRPr="007B639F" w:rsidRDefault="007B639F" w:rsidP="007B639F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B639F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>Section 3: Supporting the College's Mission and Strategic Plan</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="46F230FF" w14:textId="76ECF694" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6">
-[...15 lines deleted...]
-        <w:t>e</w:t>
+    <w:p w14:paraId="0231738F" w14:textId="22400AF6" w:rsidR="007B639F" w:rsidRPr="007B639F" w:rsidRDefault="007B639F" w:rsidP="007B639F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B639F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Please tell us</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B639F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>hy are you interested in becoming a Governor of Shrewsbury College?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B639F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>(Maximum 500 words)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (you could include h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B639F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ow you believe your skills, experience, knowledge or networks could help the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Board). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B639F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>(Maximum 750 words)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FF80F07" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="3E2AD9E4" w14:textId="77777777" w:rsidR="007B639F" w:rsidRDefault="007B639F" w:rsidP="007B639F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CF4D858" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="50B6381F" w14:textId="77777777" w:rsidR="00C36D0F" w:rsidRDefault="00C36D0F" w:rsidP="007B639F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="473B99A4" w14:textId="77777777" w:rsidR="00B07D51" w:rsidRPr="00B07D51" w:rsidRDefault="00B07D51">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="3784B40F" w14:textId="77777777" w:rsidR="00C36D0F" w:rsidRDefault="00C36D0F" w:rsidP="007B639F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06FD8746" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="0714EBF1" w14:textId="77777777" w:rsidR="00C36D0F" w:rsidRDefault="00C36D0F" w:rsidP="007B639F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AA1786F" w14:textId="7C5C92FA" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...10 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="1031546D" w14:textId="77777777" w:rsidR="00C36D0F" w:rsidRPr="007B639F" w:rsidRDefault="00C36D0F" w:rsidP="007B639F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="665CFFB7" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2BE0A851" w14:textId="77777777" w:rsidR="007B639F" w:rsidRPr="007B639F" w:rsidRDefault="007B639F" w:rsidP="007B639F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B639F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>Section 4: Skills, Knowledge and Experience</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1BBD47DF" w14:textId="77777777" w:rsidR="00B07D51" w:rsidRPr="00B07D51" w:rsidRDefault="00B07D51" w:rsidP="00E40ED6">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="74BCD2B0" w14:textId="02CBB865" w:rsidR="007B639F" w:rsidRPr="007B639F" w:rsidRDefault="006C5058" w:rsidP="007B639F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5058">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A diverse Board is a successful </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006C5058">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Board</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006C5058">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and individual Board Members are not expected to possess expertise and experience in all the areas below, instead it is the Board collectively that needs to demonstrate a balance within its membership and a variety of skills and experiences are important.  Everyone can contribute according to their own skills range.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C5058">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You may provide explanatory comments or evidence to support your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C5058">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>rating.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3E933BDD" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="770FF5AC" w14:textId="77777777" w:rsidR="006C5058" w:rsidRDefault="006C5058" w:rsidP="006C5058">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="245E8396" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...70 lines deleted...]
-    <w:p w14:paraId="5F8DB62A" w14:textId="21E87C36" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+    <w:p w14:paraId="12859A02" w14:textId="1F686184" w:rsidR="00C36D0F" w:rsidRPr="00C36D0F" w:rsidRDefault="007B639F" w:rsidP="00C36D0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...36 lines deleted...]
-        <w:t xml:space="preserve">  Everyone can contribute according to their own skills range.</w:t>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B639F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Please indicate the level of knowledge or experience you have in each area.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E0051AB" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4983" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3363"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="2465"/>
+        <w:gridCol w:w="3264"/>
+        <w:gridCol w:w="1102"/>
+        <w:gridCol w:w="15"/>
+        <w:gridCol w:w="832"/>
+        <w:gridCol w:w="22"/>
+        <w:gridCol w:w="1469"/>
+        <w:gridCol w:w="2281"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w14:paraId="46BE0DFB" w14:textId="77777777" w:rsidTr="006945A3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="3AB18167" w14:textId="3204C3D6" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="3AB18167" w14:textId="3204C3D6" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-                <w:b/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Determination and periodic review of the educational character and mission of the institute and oversight of its activities.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w14:paraId="18A58507" w14:textId="77777777" w:rsidTr="006945A3">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="042B2D8E" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...10 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="042B2D8E" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Board Requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="077F4C20" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="077F4C20" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:b/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00E40ED6">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Rating</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00E40ED6">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Please tick √</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="39980932" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="39980932" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:b/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w14:paraId="2724FBEB" w14:textId="77777777" w:rsidTr="006945A3">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="20ED2A6C" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...4 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="20ED2A6C" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="574" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="458132A6" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="458132A6" w14:textId="691472E1" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="006C5058" w:rsidP="00C36D0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-              <w:t>A lot</w:t>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Extensive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="579" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="0880D3BD" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="0880D3BD" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-                <w:b/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Some</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="5147AD6F" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="5147AD6F" w14:textId="693B004A" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="006C5058" w:rsidP="00C36D0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-                <w:b/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Limited/</w:t>
+            </w:r>
+            <w:r w:rsidR="00E40ED6" w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="45D568DF" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="45D568DF" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:b/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w14:paraId="06F9E31E" w14:textId="77777777" w:rsidTr="006945A3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6AE51ABF" w14:textId="06D4C5FB" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...10 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="6AE51ABF" w14:textId="06D4C5FB" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Do you have knowledge of</w:t>
             </w:r>
-            <w:r w:rsidR="00F523CF">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="00F523CF" w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> or experience in</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E40ED6">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="574" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="723FFE08" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="723FFE08" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:b/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="579" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1C01616F" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="1C01616F" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:b/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="7C03A1C8" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="7C03A1C8" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:b/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="32627A48" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...10 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="32627A48" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Evidence/Comments</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w14:paraId="4B291739" w14:textId="77777777" w:rsidTr="006945A3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7124F22D" w14:textId="77777777" w:rsidR="00F523CF" w:rsidRDefault="00756F51" w:rsidP="00756F51">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="7124F22D" w14:textId="77777777" w:rsidR="00F523CF" w:rsidRPr="00C36D0F" w:rsidRDefault="00756F51" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:bCs/>
-              </w:rPr>
-[...11 lines deleted...]
-                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strategic and Analytical Skills </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Strategic Thinking</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F523CF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:p>
+          <w:p w14:paraId="25452F39" w14:textId="063AD676" w:rsidR="00756F51" w:rsidRPr="00C36D0F" w:rsidRDefault="00756F51" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ability to see the bigger picture, align decisions with long-term goals.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A316F60" w14:textId="77777777" w:rsidR="00756F51" w:rsidRPr="00C36D0F" w:rsidRDefault="00756F51" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Strategic Thinking</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A8FF4CF" w14:textId="370EF548" w:rsidR="00756F51" w:rsidRPr="00C36D0F" w:rsidRDefault="00756F51" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Communication and Collaboration</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="042D8CBD" w14:textId="2FB2EC98" w:rsidR="00F523CF" w:rsidRPr="00C36D0F" w:rsidRDefault="006C5058" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Professional Curiosity</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FAFA414" w14:textId="53E49B7A" w:rsidR="00756F51" w:rsidRPr="00C36D0F" w:rsidRDefault="00756F51" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Confidence to question and challenge senior leaders respectfully and effectively, ensuring accountability and continuous improvement.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10368F46" w14:textId="77777777" w:rsidR="00756F51" w:rsidRPr="00C36D0F" w:rsidRDefault="00756F51" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="18233B96" w14:textId="4E755496" w:rsidR="00756F51" w:rsidRPr="00C36D0F" w:rsidRDefault="00756F51" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Listening and Engagement</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:bCs/>
-              </w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Willingness to listen to diverse perspectives</w:t>
+            </w:r>
+            <w:r w:rsidR="00F523CF" w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and incorporate feedback into strategic discussions.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AB1A417" w14:textId="77777777" w:rsidR="00756F51" w:rsidRPr="00C36D0F" w:rsidRDefault="00756F51" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43A47037" w14:textId="77777777" w:rsidR="00F523CF" w:rsidRPr="00C36D0F" w:rsidRDefault="00756F51" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
-            </w:pPr>
-[...21 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:t>Teamwork and Collegiality</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BF0BB7B" w14:textId="1A4229C9" w:rsidR="00756F51" w:rsidRPr="00C36D0F" w:rsidRDefault="00756F51" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ability</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>to work collaboratively with other</w:t>
+            </w:r>
+            <w:r w:rsidR="000C37C1" w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D552F35" w14:textId="77777777" w:rsidR="00756F51" w:rsidRPr="00C36D0F" w:rsidRDefault="00756F51" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F6B3AC7" w14:textId="77777777" w:rsidR="00F523CF" w:rsidRPr="00C36D0F" w:rsidRDefault="00756F51" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Constructive Challenge</w:t>
-[...4 lines deleted...]
-                <w:b/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commitment to Public Service Values </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="322D2939" w14:textId="50E9ABA8" w:rsidR="00756F51" w:rsidRPr="00C36D0F" w:rsidRDefault="00756F51" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Upholding principles of integrity, transparency, and inclusivity in all decision-making.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68C3C171" w14:textId="77777777" w:rsidR="00756F51" w:rsidRPr="00C36D0F" w:rsidRDefault="00756F51" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77095375" w14:textId="77777777" w:rsidR="00F523CF" w:rsidRPr="00C36D0F" w:rsidRDefault="00756F51" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Decision-Making</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FAFA414" w14:textId="53E49B7A" w:rsidR="00756F51" w:rsidRPr="00756F51" w:rsidRDefault="00756F51" w:rsidP="00756F51">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="38E10343" w14:textId="4745D1D9" w:rsidR="00756F51" w:rsidRPr="00C36D0F" w:rsidRDefault="00756F51" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:bCs/>
-              </w:rPr>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Making informed, balanced decisions that reflect the college’s mission and the needs of its </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5058" w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>students and their communities</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B46FACE" w14:textId="77777777" w:rsidR="00756F51" w:rsidRPr="00C36D0F" w:rsidRDefault="00756F51" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3FB5AAC8" w14:textId="77777777" w:rsidR="00F523CF" w:rsidRPr="00C36D0F" w:rsidRDefault="00756F51" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Listening and Engagement</w:t>
-[...4 lines deleted...]
-                <w:b/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reflective Practice </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DF2A889" w14:textId="3BD39987" w:rsidR="00756F51" w:rsidRPr="00C36D0F" w:rsidRDefault="00756F51" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Willingness to evaluate one’s own contribution and seek development opportunities to improve governance effectiveness.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2823C69B" w14:textId="77777777" w:rsidR="006C5058" w:rsidRPr="00C36D0F" w:rsidRDefault="006C5058" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4ECDC002" w14:textId="77777777" w:rsidR="00F523CF" w:rsidRPr="00C36D0F" w:rsidRDefault="00756F51" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Adaptability</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00756F51">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:p>
+          <w:p w14:paraId="7EE8E14C" w14:textId="37659339" w:rsidR="00756F51" w:rsidRPr="00C36D0F" w:rsidRDefault="00756F51" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:bCs/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:bCs/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ability to respond to changes in the education sector, including curriculum reforms, funding shifts, and emerging student needs.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="027C0B14" w14:textId="77777777" w:rsidR="00F523CF" w:rsidRPr="00C36D0F" w:rsidRDefault="00F523CF" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:bCs/>
-              </w:rPr>
-[...22 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50AEC856" w14:textId="67C806A2" w:rsidR="00F523CF" w:rsidRPr="00C36D0F" w:rsidRDefault="00F523CF" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Teamwork and Collegiality</w:t>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Community Engagement &amp; Representation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C485FD6" w14:textId="19426C7D" w:rsidR="00F523CF" w:rsidRPr="00C36D0F" w:rsidRDefault="00F523CF" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:bCs/>
-              </w:rPr>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:bCs/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Understanding the demographics, challenges and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:bCs/>
-              </w:rPr>
-[...244 lines deleted...]
-                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>aspirations of the community the college serves—especially in relation to young people, employers, and underrepresented groups.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B8AA9E6" w14:textId="2448AA83" w:rsidR="00F523CF" w:rsidRPr="00C36D0F" w:rsidRDefault="00F523CF" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="574" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51A4B8A4" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="51A4B8A4" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="579" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="374C4E7C" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="374C4E7C" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="056BBBE6" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="056BBBE6" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="111419A9" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="111419A9" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w14:paraId="2F7B9A8A" w14:textId="77777777" w:rsidTr="006945A3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="6F3A6D2F" w14:textId="7BD9AEA6" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="6F3A6D2F" w14:textId="7BD9AEA6" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:i/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:i/>
-              </w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Approving annual estimates of income and expenditure.  Effective and efficient use of resources, the solvency of the institution and the Corporation and safeguarding their assets </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w14:paraId="116C0C45" w14:textId="77777777" w:rsidTr="006945A3">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="33E45A5A" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...10 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="33E45A5A" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Board Requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="5A6B0DB4" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="5A6B0DB4" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:b/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00E40ED6">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Rating</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00E40ED6">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Please tick √</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57F99884" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="57F99884" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:b/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="1D5CEFE6" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="1D5CEFE6" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:b/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w14:paraId="54A04493" w14:textId="77777777" w:rsidTr="006945A3">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="791F7201" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...4 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="791F7201" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="46658062" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="46658062" w14:textId="711E693A" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00D46E68" w:rsidP="00C36D0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-              <w:t>A lot</w:t>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Extensive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="586" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="3EFAF85B" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="3EFAF85B" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-                <w:b/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Some</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="586" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="3D16A336" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="3D16A336" w14:textId="5C49A03D" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00D46E68" w:rsidP="00C36D0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-              <w:t>None</w:t>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Limited/None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="28801487" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="28801487" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:b/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w14:paraId="73F007A7" w14:textId="77777777" w:rsidTr="006945A3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="276D17F4" w14:textId="2416031D" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...10 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="276D17F4" w14:textId="2416031D" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Do you have knowledge of</w:t>
             </w:r>
-            <w:r w:rsidR="00C32FA3">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="00C32FA3" w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> or experience in</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E40ED6">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="574" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1F3CA111" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="1F3CA111" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:b/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="579" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="73FBD034" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="73FBD034" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:b/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1E6F6297" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="1E6F6297" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:b/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3225EC89" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...10 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="3225EC89" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Evidence/Comments</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w14:paraId="70419697" w14:textId="77777777" w:rsidTr="006945A3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A62813C" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="5A62813C" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Accountancy </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="574" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1004C679" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="1004C679" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="579" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="223EC41C" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="223EC41C" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5CF629D5" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="5CF629D5" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6AAFAB0A" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="6AAFAB0A" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w14:paraId="1D8CDA28" w14:textId="77777777" w:rsidTr="006945A3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F3B17A4" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="1F3B17A4" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Audit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="574" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3906C0ED" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="3906C0ED" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="579" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53240F7A" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="53240F7A" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29728AD2" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="29728AD2" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A44696A" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="2A44696A" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w14:paraId="5D224B1C" w14:textId="77777777" w:rsidTr="006945A3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3F99F16B" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="3F99F16B" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Estates/Property</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="574" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0FCF7B41" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="0FCF7B41" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="579" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="25B816E0" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="25B816E0" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="225253F0" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="225253F0" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4B6AD961" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="4B6AD961" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w14:paraId="42B5696E" w14:textId="77777777" w:rsidTr="006945A3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07A84818" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="07A84818" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Financial budgeting, forecasting and management</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="574" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5DE268CE" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="5DE268CE" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="579" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51DB877E" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="51DB877E" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6DE9D2C0" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="6DE9D2C0" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E46F1C2" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="3E46F1C2" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w14:paraId="48067048" w14:textId="77777777" w:rsidTr="006945A3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="449A8584" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="449A8584" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Health &amp; Safety</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="574" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7700E9A6" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="7700E9A6" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="579" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79107731" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="79107731" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07B9969A" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="07B9969A" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75D358E6" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="75D358E6" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w14:paraId="05695917" w14:textId="77777777" w:rsidTr="006945A3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A0E5665" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="3A0E5665" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Purchasing and procurement </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="574" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53152B2B" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="53152B2B" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="579" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E25FF96" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="6E25FF96" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42CB1E12" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="42CB1E12" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="054D66B1" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="054D66B1" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w14:paraId="2B891E5C" w14:textId="77777777" w:rsidTr="006945A3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="358B7117" w14:textId="703B59AE" w:rsidR="00E40ED6" w:rsidRPr="000C37C1" w:rsidRDefault="000C37C1" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="358B7117" w14:textId="703B59AE" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="000C37C1" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Risk Awareness and Oversight</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="574" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="417E5FDD" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="417E5FDD" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="579" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="28307954" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="28307954" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66AB4F66" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="66AB4F66" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5511EB9F" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="5511EB9F" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="035BA145" w14:textId="1DBEF9EF" w:rsidR="00FC48FD" w:rsidRDefault="00FC48FD" w:rsidP="00E40ED6">
-[...19 lines deleted...]
-    </w:p>
     <w:p w14:paraId="172749A5" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4983" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3363"/>
-        <w:gridCol w:w="1031"/>
+        <w:gridCol w:w="3217"/>
+        <w:gridCol w:w="1082"/>
         <w:gridCol w:w="20"/>
-        <w:gridCol w:w="1021"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2465"/>
+        <w:gridCol w:w="876"/>
+        <w:gridCol w:w="1469"/>
+        <w:gridCol w:w="2321"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w14:paraId="4270F0E0" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00C81382" w14:paraId="4270F0E0" w14:textId="77777777" w:rsidTr="006945A3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="6A470AA9" w14:textId="690E0233" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="6A470AA9" w14:textId="690E0233" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:i/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C81382">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Approving the quality strategy of the institution.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w14:paraId="4D91B0D7" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00C81382" w14:paraId="4D91B0D7" w14:textId="77777777" w:rsidTr="006945A3">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="01D5A868" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...10 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="01D5A868" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C81382">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Board Requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="7CAA47E3" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="7CAA47E3" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:b/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00E40ED6">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00C81382">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Rating</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00E40ED6">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00C81382">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Please tick √</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B94D2D1" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="2B94D2D1" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:b/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="0768765E" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="0768765E" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:b/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w14:paraId="3E9D23C3" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00C81382" w14:paraId="3E9D23C3" w14:textId="77777777" w:rsidTr="006945A3">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="693A06E3" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...4 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="693A06E3" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="72272A0C" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="72272A0C" w14:textId="415FBE52" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00D46E68" w:rsidP="00E40ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-              <w:t>A lot</w:t>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Extensive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="63850AAA" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="63850AAA" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-                <w:b/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C81382">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Some</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="01F702CA" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="01F702CA" w14:textId="6A220FD6" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00D46E68" w:rsidP="00E40ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-              <w:t>None</w:t>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Limited/None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="7C32A97D" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="7C32A97D" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:b/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w14:paraId="3FEE64BF" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00C81382" w14:paraId="3FEE64BF" w14:textId="77777777" w:rsidTr="006945A3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2D71CA48" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...10 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="2D71CA48" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C81382">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Necessary Skills:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0169E8DA" w14:textId="6F930320" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...10 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="0169E8DA" w14:textId="6F930320" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C81382">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Do you have knowledge of</w:t>
             </w:r>
-            <w:r w:rsidR="00C32FA3">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="00C32FA3" w:rsidRPr="00C81382">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> or experience in</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E40ED6">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00C81382">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="574" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="5716AB9E" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="5716AB9E" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:b/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="579" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1BC29DA0" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="1BC29DA0" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:b/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1425BE2C" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="1425BE2C" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:b/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="06FD568F" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...10 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="06FD568F" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C81382">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Evidence/Comments</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w14:paraId="184E7EB2" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00C81382" w14:paraId="184E7EB2" w14:textId="77777777" w:rsidTr="006945A3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="379BC117" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="379BC117" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C81382">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Apprenticeships and Work-Based Learning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="574" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D4B50B1" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="6D4B50B1" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="579" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D637F1F" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="7D637F1F" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D10CCF5" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="6D10CCF5" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3893C738" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="3893C738" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w14:paraId="45068836" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00C81382" w14:paraId="45068836" w14:textId="77777777" w:rsidTr="006945A3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="165F33DB" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="165F33DB" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C81382">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Education – further</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="574" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D550D15" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="5D550D15" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="579" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22E3C522" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="22E3C522" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="170E6F6A" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="170E6F6A" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1FD4E29E" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="1FD4E29E" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w14:paraId="1818A39E" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00C81382" w14:paraId="1818A39E" w14:textId="77777777" w:rsidTr="006945A3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26A45E07" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="26A45E07" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C81382">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Education - other</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="574" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0AB8074A" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="0AB8074A" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="579" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50FC6611" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="50FC6611" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7DE47F40" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="7DE47F40" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41F2BBBA" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="41F2BBBA" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w14:paraId="422C085A" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00C81382" w14:paraId="422C085A" w14:textId="77777777" w:rsidTr="006945A3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1FC993D5" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...10 lines deleted...]
-              <w:t>Quality Assurance and Systems</w:t>
+          <w:p w14:paraId="1FC993D5" w14:textId="356D33DC" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C81382">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quality </w:t>
+            </w:r>
+            <w:r w:rsidR="001C524A" w:rsidRPr="00C81382">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Improvement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="574" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="133923AE" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="133923AE" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="579" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="121A80C3" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="121A80C3" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1DCA754F" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="1DCA754F" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B032193" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="7B032193" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w14:paraId="20D83604" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00C81382" w14:paraId="20D83604" w14:textId="77777777" w:rsidTr="006945A3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2E493997" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Student Matters and Welfare </w:t>
+          <w:p w14:paraId="2E493997" w14:textId="07794627" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C81382">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Student </w:t>
+            </w:r>
+            <w:r w:rsidR="001C524A" w:rsidRPr="00C81382">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Experience</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C81382">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Welfare </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="574" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4A3327FA" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="4A3327FA" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="579" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="27917EA9" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="27917EA9" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="13B4CEE5" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="13B4CEE5" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1A71F532" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="1A71F532" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w14:paraId="2BEF0137" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00C81382" w14:paraId="2BEF0137" w14:textId="77777777" w:rsidTr="006945A3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="219CE96F" w14:textId="286DEDEF" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00C32FA3" w:rsidP="00E40ED6">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="219CE96F" w14:textId="286DEDEF" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00C32FA3" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C81382">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ability to evaluate reports, performance data and curriculum outcomes to assess whether the college is delivering on its mission.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="574" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1BB400B9" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="1BB400B9" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="579" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="638C71ED" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="638C71ED" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1DFB7E32" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="1DFB7E32" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5425099F" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="5425099F" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w14:paraId="0F6F6027" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00C81382" w14:paraId="0F6F6027" w14:textId="77777777" w:rsidTr="006945A3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="40156278" w14:textId="4CDEFFD5" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="40156278" w14:textId="4CDEFFD5" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:i/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C81382">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pay and conditions of services of the Principal and Chief Executive, Other Senior Postholders and the Clerk, setting a framework for the pay and conditions of service of all other staff</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w14:paraId="385051DA" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00C81382" w14:paraId="385051DA" w14:textId="77777777" w:rsidTr="006945A3">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="3EC86161" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...10 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="3EC86161" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C81382">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Board Requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="284C9C55" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="284C9C55" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:b/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00E40ED6">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00C81382">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Rating</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00E40ED6">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00C81382">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Please tick √</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E163768" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="1E163768" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:b/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="5558520B" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="5558520B" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:b/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w14:paraId="3D882E6A" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00C81382" w14:paraId="3D882E6A" w14:textId="77777777" w:rsidTr="006945A3">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="7C60FA93" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...4 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="7C60FA93" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="2F79C633" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="2F79C633" w14:textId="7F5242BA" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00D46E68" w:rsidP="00E40ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-              <w:t>A lot</w:t>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Extensive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="6DB56279" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="6DB56279" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-                <w:b/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C81382">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Some</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="628FB4E4" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="628FB4E4" w14:textId="4B793A30" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00D46E68" w:rsidP="00E40ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-              <w:t>None</w:t>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Limited/None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="3E1B6F43" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="3E1B6F43" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:b/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w14:paraId="15FCBE20" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00C81382" w14:paraId="15FCBE20" w14:textId="77777777" w:rsidTr="006945A3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2C696084" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...10 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="2C696084" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C81382">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Necessary Skills:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61A870C8" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...10 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="61A870C8" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C81382">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Do you have knowledge of?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="574" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="15FB97C7" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="15FB97C7" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:b/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="579" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6FFA6F14" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="6FFA6F14" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:b/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="75843E89" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="75843E89" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:b/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6D5FF9BD" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...10 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="6D5FF9BD" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C81382">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Evidence/Comments</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w14:paraId="6D93CBA7" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00C81382" w14:paraId="6D93CBA7" w14:textId="77777777" w:rsidTr="006945A3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1C168BD9" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...9 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="1C168BD9" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C81382">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Appointing/Appraising Senior Staff</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="574" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="27FFBC7B" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="27FFBC7B" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="579" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="18EE7A73" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="18EE7A73" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDC575C" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="0FDC575C" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="13102623" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="13102623" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w14:paraId="66E54C08" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00C81382" w14:paraId="66E54C08" w14:textId="77777777" w:rsidTr="006945A3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59F8B5AF" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="59F8B5AF" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C81382">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Employment Law</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="574" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="355EE9B2" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="355EE9B2" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="579" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15381374" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="15381374" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="234F0F0D" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="234F0F0D" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B012B42" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="2B012B42" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w14:paraId="2612A5EE" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00C81382" w14:paraId="2612A5EE" w14:textId="77777777" w:rsidTr="006945A3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="05A2AC92" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="05A2AC92" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C81382">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Personnel/Human Resources Management</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="574" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4CC31276" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="4CC31276" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="579" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="72A82642" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="72A82642" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37D0B9AC" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="37D0B9AC" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D6FD386" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="5D6FD386" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w14:paraId="603F7DF3" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00C81382" w14:paraId="603F7DF3" w14:textId="77777777" w:rsidTr="006945A3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="347464AB" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...10 lines deleted...]
-              <w:t>Workforce Planning and Development</w:t>
+          <w:p w14:paraId="347464AB" w14:textId="59162164" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="001C524A" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C81382">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Organisational</w:t>
+            </w:r>
+            <w:r w:rsidR="00E40ED6" w:rsidRPr="00C81382">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Development</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="574" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7046B95A" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="7046B95A" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="579" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6441AB9A" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="6441AB9A" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4661212A" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="4661212A" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17422984" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="17422984" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w14:paraId="74F81132" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00C81382" w14:paraId="74F81132" w14:textId="77777777" w:rsidTr="006945A3">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="7C2CA1C2" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...10 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="7C2CA1C2" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C81382">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Board Requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="57467CF2" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="57467CF2" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:b/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00E40ED6">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00C81382">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Rating</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00E40ED6">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00C81382">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Please tick √</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4634384A" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="4634384A" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:b/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="5C6049B2" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="5C6049B2" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:b/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w14:paraId="02210287" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00C81382" w14:paraId="02210287" w14:textId="77777777" w:rsidTr="006945A3">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="6BB89BB4" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...4 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="6BB89BB4" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="243A4200" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="243A4200" w14:textId="73DC77CE" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00D46E68" w:rsidP="00E40ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-              <w:t>A lot</w:t>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Extensive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="6A02CC58" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="6A02CC58" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-                <w:b/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C81382">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Some</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="08663DB7" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="08663DB7" w14:textId="5557500D" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00D46E68" w:rsidP="00E40ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-              <w:t>None</w:t>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C36D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Limited/None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="555A3E9D" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="555A3E9D" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:b/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w14:paraId="2262846E" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00C81382" w14:paraId="2262846E" w14:textId="77777777" w:rsidTr="006945A3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="60BBD467" w14:textId="31F02651" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...10 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="60BBD467" w14:textId="31F02651" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C81382">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Do you have knowledge of</w:t>
             </w:r>
-            <w:r w:rsidR="000C37C1">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="000C37C1" w:rsidRPr="00C81382">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> or experience in</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E40ED6">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00C81382">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="574" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="20D06FCD" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="20D06FCD" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:b/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="579" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="775DD307" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="775DD307" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:b/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="65759F4A" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="65759F4A" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:b/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6C6CBB83" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...10 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="6C6CBB83" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C81382">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Evidence/Comments</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w14:paraId="5774319A" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00C81382" w14:paraId="202582A7" w14:textId="77777777" w:rsidTr="006945A3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1443BF35" w14:textId="42B3EB0C" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> a committee</w:t>
+          <w:p w14:paraId="2E1E42AB" w14:textId="1B77E1F4" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="000C37C1" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C81382">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Being a p</w:t>
+            </w:r>
+            <w:r w:rsidR="00E40ED6" w:rsidRPr="00C81382">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">arent </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C81382">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">of a student </w:t>
+            </w:r>
+            <w:r w:rsidR="00E40ED6" w:rsidRPr="00C81382">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">or former </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C81382">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00E40ED6" w:rsidRPr="00C81382">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tudent of a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C81382">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidR="00E40ED6" w:rsidRPr="00C81382">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ollege</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="574" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="060B190B" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          </w:tcPr>
+          <w:p w14:paraId="59F06AAB" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:highlight w:val="lightGray"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="579" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="72CC64BA" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...4 lines deleted...]
-                <w:highlight w:val="lightGray"/>
+          <w:p w14:paraId="77390613" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="26413A71" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...4 lines deleted...]
-                <w:highlight w:val="lightGray"/>
+          <w:p w14:paraId="61AAEC94" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:highlight w:val="lightGray"/>
+          </w:tcPr>
+          <w:p w14:paraId="7542D655" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w14:paraId="202582A7" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00C36D0F" w:rsidRPr="00C81382" w14:paraId="1ECFA007" w14:textId="77777777" w:rsidTr="006945A3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2E1E42AB" w14:textId="1B77E1F4" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="000C37C1" w:rsidP="00E40ED6">
-[...52 lines deleted...]
-              <w:t>ollege</w:t>
+          <w:p w14:paraId="7AFFEB18" w14:textId="2BD0F897" w:rsidR="00C36D0F" w:rsidRPr="00C81382" w:rsidRDefault="00C36D0F" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C81382">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Community Engagement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="574" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="59F06AAB" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="46EAF659" w14:textId="77777777" w:rsidR="00C36D0F" w:rsidRPr="00C81382" w:rsidRDefault="00C36D0F" w:rsidP="00E40ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="579" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="77390613" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="3EF98D46" w14:textId="77777777" w:rsidR="00C36D0F" w:rsidRPr="00C81382" w:rsidRDefault="00C36D0F" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="61AAEC94" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="06AD8136" w14:textId="77777777" w:rsidR="00C36D0F" w:rsidRPr="00C81382" w:rsidRDefault="00C36D0F" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7542D655" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="4942B2BC" w14:textId="77777777" w:rsidR="00C36D0F" w:rsidRPr="00C81382" w:rsidRDefault="00C36D0F" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w14:paraId="43057826" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="001C524A" w:rsidRPr="00C81382" w14:paraId="744790A8" w14:textId="77777777" w:rsidTr="006945A3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="04439454" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...10 lines deleted...]
-              <w:t>Safeguarding &amp; PREVENT</w:t>
+          <w:p w14:paraId="5ABE75A2" w14:textId="1EA7A25B" w:rsidR="001C524A" w:rsidRPr="00C81382" w:rsidRDefault="001C524A" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C81382">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Digital Technology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="574" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2F9E1FAD" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="57B3BB2A" w14:textId="77777777" w:rsidR="001C524A" w:rsidRPr="00C81382" w:rsidRDefault="001C524A" w:rsidP="00E40ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="579" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6031FC6C" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="25202901" w14:textId="77777777" w:rsidR="001C524A" w:rsidRPr="00C81382" w:rsidRDefault="001C524A" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="78ADAD7F" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="5DD1D0AC" w14:textId="77777777" w:rsidR="001C524A" w:rsidRPr="00C81382" w:rsidRDefault="001C524A" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="39E5E16A" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="553F30FF" w14:textId="77777777" w:rsidR="001C524A" w:rsidRPr="00C81382" w:rsidRDefault="001C524A" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w14:paraId="6FE52F77" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00C36D0F" w:rsidRPr="00C81382" w14:paraId="717057D7" w14:textId="77777777" w:rsidTr="006945A3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="43DF1F13" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...10 lines deleted...]
-              <w:t>Special Educational Needs (SEND)</w:t>
+          <w:p w14:paraId="06E3598E" w14:textId="0DA7D615" w:rsidR="00C36D0F" w:rsidRPr="00C81382" w:rsidRDefault="00C36D0F" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C81382">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Equality, Diversity &amp; Inclusion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="574" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="61B7EA80" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+          <w:p w14:paraId="5AEF3F6D" w14:textId="77777777" w:rsidR="00C36D0F" w:rsidRPr="00C81382" w:rsidRDefault="00C36D0F" w:rsidP="00E40ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="579" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="67AC1F18" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="27612432" w14:textId="77777777" w:rsidR="00C36D0F" w:rsidRPr="00C81382" w:rsidRDefault="00C36D0F" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5131B974" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="54B665B5" w14:textId="77777777" w:rsidR="00C36D0F" w:rsidRPr="00C81382" w:rsidRDefault="00C36D0F" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7BA479E5" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="7468BEE5" w14:textId="77777777" w:rsidR="00C36D0F" w:rsidRPr="00C81382" w:rsidRDefault="00C36D0F" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C36D0F" w:rsidRPr="00C81382" w14:paraId="68D95129" w14:textId="77777777" w:rsidTr="006945A3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="79E9362C" w14:textId="021348B1" w:rsidR="00C36D0F" w:rsidRPr="00C81382" w:rsidRDefault="00C36D0F" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C81382">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Employer Engagement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="02D02E79" w14:textId="77777777" w:rsidR="00C36D0F" w:rsidRPr="00C81382" w:rsidRDefault="00C36D0F" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="579" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="07938E6F" w14:textId="77777777" w:rsidR="00C36D0F" w:rsidRPr="00C81382" w:rsidRDefault="00C36D0F" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="604" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="42CBEDD3" w14:textId="77777777" w:rsidR="00C36D0F" w:rsidRPr="00C81382" w:rsidRDefault="00C36D0F" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1372" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="246F9CA6" w14:textId="77777777" w:rsidR="00C36D0F" w:rsidRPr="00C81382" w:rsidRDefault="00C36D0F" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00C81382" w14:paraId="43057826" w14:textId="77777777" w:rsidTr="006945A3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="04439454" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C81382">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Safeguarding &amp; PREVENT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F9E1FAD" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="579" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6031FC6C" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="604" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="78ADAD7F" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1372" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="39E5E16A" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00C81382" w14:paraId="6FE52F77" w14:textId="77777777" w:rsidTr="006945A3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="43DF1F13" w14:textId="08F9BB73" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C81382">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Special Educational Needs (SEND)</w:t>
+            </w:r>
+            <w:r w:rsidR="001C524A" w:rsidRPr="00C81382">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Inclusion</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="61B7EA80" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="579" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="67AC1F18" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="604" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5131B974" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1372" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BA479E5" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00C81382" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C36D0F" w:rsidRPr="00C81382" w14:paraId="4DAC5195" w14:textId="77777777" w:rsidTr="006945A3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="33C18056" w14:textId="4EBF5B09" w:rsidR="00C36D0F" w:rsidRPr="00C81382" w:rsidRDefault="00C36D0F" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C81382">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Sustainability &amp; Environmental Responsibility</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="216528ED" w14:textId="77777777" w:rsidR="00C36D0F" w:rsidRPr="00C81382" w:rsidRDefault="00C36D0F" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="579" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="40DFE317" w14:textId="77777777" w:rsidR="00C36D0F" w:rsidRPr="00C81382" w:rsidRDefault="00C36D0F" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="604" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6817BEC6" w14:textId="77777777" w:rsidR="00C36D0F" w:rsidRPr="00C81382" w:rsidRDefault="00C36D0F" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1372" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="71FE8E77" w14:textId="77777777" w:rsidR="00C36D0F" w:rsidRPr="00C81382" w:rsidRDefault="00C36D0F" w:rsidP="00E40ED6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3185C93A" w14:textId="465ACA03" w:rsidR="005A1A46" w:rsidRPr="00E40ED6" w:rsidRDefault="005A1A46" w:rsidP="00E40ED6">
-[...6 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="39B11F8F" w14:textId="70EB54CA" w:rsidR="00E40ED6" w:rsidRDefault="00E40ED6" w:rsidP="00C81382">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A7844AA" w14:textId="7C97CABF" w:rsidR="00C36D0F" w:rsidRPr="00C81382" w:rsidRDefault="00C36D0F" w:rsidP="00C81382">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C81382">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00C81382" w:rsidRPr="00C81382">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C81382">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>: Commitments and Expectations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52EF06D9" w14:textId="5E8DD19C" w:rsidR="00C36D0F" w:rsidRPr="00C81382" w:rsidRDefault="00C36D0F" w:rsidP="00C81382">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C81382">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We are committed to safeguarding and promoting the welfare of young people and expect </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C81382">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>our governors</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C81382">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to share this commitment. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C81382">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C81382">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An enhanced DBS Check will be required </w:t>
+      </w:r>
+      <w:r w:rsidR="00C81382">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>if appointed</w:t>
+      </w:r>
+      <w:r w:rsidR="00C81382" w:rsidRPr="00C81382">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C81382">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50C95028" w14:textId="77777777" w:rsidR="00C81382" w:rsidRDefault="00C81382" w:rsidP="00C81382">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36E68B8C" w14:textId="4A739FE1" w:rsidR="00C36D0F" w:rsidRPr="00C81382" w:rsidRDefault="00C36D0F" w:rsidP="00C81382">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C81382">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Governors are expected to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00E7C791" w14:textId="2FB8C720" w:rsidR="00C36D0F" w:rsidRDefault="00C81382" w:rsidP="00C81382">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>work as a team to act for the benefit of the college, students, staff, stakeholders and the community</w:t>
+      </w:r>
+      <w:r w:rsidR="00C36D0F" w:rsidRPr="00C81382">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56DFA7EB" w14:textId="34B4E8AA" w:rsidR="00C36D0F" w:rsidRPr="00C81382" w:rsidRDefault="00C36D0F" w:rsidP="00C81382">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C81382">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>uphold the Nolan Principles of Public Life</w:t>
+      </w:r>
+      <w:r w:rsidR="00C81382">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by being honest, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D46E68">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">transparent, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C81382">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>objective and acting with integrity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C81382">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D39BC96" w14:textId="77777777" w:rsidR="00C36D0F" w:rsidRPr="00C81382" w:rsidRDefault="00C36D0F" w:rsidP="00C81382">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C81382">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>attend Board and Committee meetings regularly;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B04A01C" w14:textId="649DACF3" w:rsidR="00C36D0F" w:rsidRDefault="00D46E68" w:rsidP="00C81382">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>prepare</w:t>
+      </w:r>
+      <w:r w:rsidR="00C36D0F" w:rsidRPr="00C81382">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and contribute constructively</w:t>
+      </w:r>
+      <w:r w:rsidR="00C81382">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by being professionally curious;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B7F0EF0" w14:textId="77777777" w:rsidR="00C36D0F" w:rsidRPr="00C81382" w:rsidRDefault="00C36D0F" w:rsidP="00C81382">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C81382">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>participate in training and development;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="646CF2F0" w14:textId="5C6D3822" w:rsidR="00C36D0F" w:rsidRPr="00C81382" w:rsidRDefault="00C36D0F" w:rsidP="00C81382">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C81382">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">support the values, mission and strategic objectives of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C81382">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C81382">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>ollege.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42B0D4A7" w14:textId="77777777" w:rsidR="00C36D0F" w:rsidRPr="00C81382" w:rsidRDefault="00C36D0F" w:rsidP="00C81382">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BF606FA" w14:textId="01AF3F31" w:rsidR="00C36D0F" w:rsidRPr="00C81382" w:rsidRDefault="00C36D0F" w:rsidP="00C81382">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C81382">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Please confirm:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="151C889D" w14:textId="3B17F565" w:rsidR="00C36D0F" w:rsidRPr="00C81382" w:rsidRDefault="00C36D0F" w:rsidP="00C81382">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C81382">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C81382">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I understand the responsibilities of the role.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7366B0C0" w14:textId="212DFF2F" w:rsidR="00C36D0F" w:rsidRPr="00C81382" w:rsidRDefault="00C36D0F" w:rsidP="00C81382">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C81382">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C81382">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I am willing and able to meet the expected time commitment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4597B1AF" w14:textId="77777777" w:rsidR="00C36D0F" w:rsidRPr="00C81382" w:rsidRDefault="00C36D0F" w:rsidP="00C81382">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C81382">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C81382">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I have read the Governor Role Description.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2515968C" w14:textId="1000C97C" w:rsidR="00C81382" w:rsidRPr="00D46E68" w:rsidRDefault="00C81382">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="761B51D9" w14:textId="7CA3703C" w:rsidR="00C36D0F" w:rsidRPr="00C81382" w:rsidRDefault="00C36D0F" w:rsidP="00C81382">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C81382">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00C81382" w:rsidRPr="00C81382">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C81382">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>: Eligibility Declaration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11E59166" w14:textId="77777777" w:rsidR="00C36D0F" w:rsidRPr="00C81382" w:rsidRDefault="00C36D0F" w:rsidP="00C81382">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C81382">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Please confirm:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="438B7925" w14:textId="77777777" w:rsidR="00C36D0F" w:rsidRPr="00C81382" w:rsidRDefault="00C36D0F" w:rsidP="00C81382">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C81382">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C81382">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I am not subject to any restriction that would prevent me from fulfilling the role.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74F9FE0C" w14:textId="77777777" w:rsidR="00C36D0F" w:rsidRPr="00C81382" w:rsidRDefault="00C36D0F" w:rsidP="00C81382">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C81382">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C81382">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The information provided within this application is accurate to the best of my knowledge.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35940E11" w14:textId="77777777" w:rsidR="00C36D0F" w:rsidRPr="00C81382" w:rsidRDefault="00C36D0F" w:rsidP="00C81382">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C0FE147" w14:textId="733E72D6" w:rsidR="00C36D0F" w:rsidRPr="00C81382" w:rsidRDefault="00C36D0F" w:rsidP="00C36D0F">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C81382">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I understand that the information supplied within this application will be processed for the purposes of governor recruitment, appointment, governance administration and due diligence, in accordance with data protection legislation and the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C81382">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C81382">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>ollege's Privacy Notice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="584216F7" w14:textId="77777777" w:rsidR="00C36D0F" w:rsidRPr="00C81382" w:rsidRDefault="00C36D0F" w:rsidP="00C81382">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A77E814" w14:textId="77777777" w:rsidR="00C36D0F" w:rsidRPr="00C81382" w:rsidRDefault="00C36D0F" w:rsidP="00C81382">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C81382">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Signed: __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="650F4C1D" w14:textId="77777777" w:rsidR="00C36D0F" w:rsidRPr="00C81382" w:rsidRDefault="00C36D0F" w:rsidP="00C81382">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16E7D053" w14:textId="77777777" w:rsidR="00C36D0F" w:rsidRPr="00C81382" w:rsidRDefault="00C36D0F" w:rsidP="00C81382">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C81382">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Date: __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="562FC72F" w14:textId="77777777" w:rsidR="00C36D0F" w:rsidRPr="00C81382" w:rsidRDefault="00C36D0F" w:rsidP="00C81382">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D276673" w14:textId="22DA899A" w:rsidR="00C36D0F" w:rsidRPr="00C81382" w:rsidRDefault="00C36D0F" w:rsidP="00C81382">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C81382">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Completed application forms should be returned to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B922BEE" w14:textId="77777777" w:rsidR="00C36D0F" w:rsidRPr="00C81382" w:rsidRDefault="00C36D0F" w:rsidP="00C81382">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C81382">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Tracy Cottee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31AC47B7" w14:textId="0EFAD71D" w:rsidR="00C36D0F" w:rsidRPr="00C81382" w:rsidRDefault="00C36D0F" w:rsidP="00C81382">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C81382">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Clerk to the Corporation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="394813DE" w14:textId="674148BA" w:rsidR="00C36D0F" w:rsidRPr="00C81382" w:rsidRDefault="00C36D0F" w:rsidP="00C81382">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C81382">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Shrewsbury College</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D2F0411" w14:textId="4E8FED66" w:rsidR="00C36D0F" w:rsidRPr="00C81382" w:rsidRDefault="00C36D0F" w:rsidP="00C81382">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C81382">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Welsh Bridge Campus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FBBC08A" w14:textId="02933621" w:rsidR="00C36D0F" w:rsidRPr="00C81382" w:rsidRDefault="00C36D0F" w:rsidP="00C81382">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C81382">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Shrewsbury</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50D64918" w14:textId="64903BD2" w:rsidR="00C36D0F" w:rsidRPr="00C81382" w:rsidRDefault="00C36D0F" w:rsidP="00C81382">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C81382">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>SY1 1RX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="071D18BE" w14:textId="77777777" w:rsidR="00C36D0F" w:rsidRPr="00C81382" w:rsidRDefault="00C36D0F" w:rsidP="00C81382">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C81382">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Email: tracyc@shrewsbury.ac.uk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="024ADE82" w14:textId="77777777" w:rsidR="00C36D0F" w:rsidRPr="00C81382" w:rsidRDefault="00C36D0F" w:rsidP="00C81382">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D6DE0F2" w14:textId="7B97DFAF" w:rsidR="00C36D0F" w:rsidRDefault="00C36D0F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18A1F8F8" w14:textId="4BFAAAAF" w:rsidR="00E40ED6" w:rsidRPr="00C36D0F" w:rsidRDefault="00E40ED6" w:rsidP="00C36D0F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36D0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00C81382">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Section 4</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36D0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B07D51">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00C36D0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
         </w:rPr>
         <w:t>Equality &amp; Diversity Monitoring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18D8EDEE" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3BBB2379" w14:textId="3909DE14" w:rsidR="00C36D0F" w:rsidRDefault="00C36D0F" w:rsidP="00C36D0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36D0F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>This section is used solely for monitoring purposes and is not seen by those assessing applications.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="552C80E7" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00E40ED6">
-[...14 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="4E7382FD" w14:textId="77777777" w:rsidR="00C36D0F" w:rsidRPr="00C36D0F" w:rsidRDefault="00C36D0F" w:rsidP="00C36D0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="2759F5A9" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+    <w:p w14:paraId="154CA95C" w14:textId="77777777" w:rsidR="00C36D0F" w:rsidRPr="00C36D0F" w:rsidRDefault="00C36D0F" w:rsidP="00C36D0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36D0F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>The Corporation is committed to equality, diversity and inclusion and seeks to attract governors from a broad range of backgrounds and experiences.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="413222C5" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+    <w:p w14:paraId="413222C5" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A4315">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Age</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B07D51">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="008A4315">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="7083" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="581"/>
         <w:gridCol w:w="1824"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="992"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w14:paraId="150F747A" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="008A4315" w14:paraId="150F747A" w14:textId="77777777" w:rsidTr="006945A3">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="581" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B6CB942" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3B6CB942" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1824" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="550BDCB6" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="550BDCB6" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>19 or under</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="431F13C0" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="431F13C0" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1A457A3A" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1A457A3A" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>50-59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="766ED5DD" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="766ED5DD" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w14:paraId="7CF2B4BE" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="008A4315" w14:paraId="7CF2B4BE" w14:textId="77777777" w:rsidTr="006945A3">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0CF42319" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="0CF42319" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1824" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0CF32118" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="0CF32118" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20-29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6649533C" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6649533C" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="260B0382" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="260B0382" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>60-69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F925C7C" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="0F925C7C" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w14:paraId="1BB0AF8D" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="008A4315" w14:paraId="1BB0AF8D" w14:textId="77777777" w:rsidTr="006945A3">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="060CE9F8" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="060CE9F8" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1824" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="387875D5" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="387875D5" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>30-39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="004D42B3" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="004D42B3" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F048A18" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2F048A18" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>70 or above</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C3295FB" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5C3295FB" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w14:paraId="162B5148" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="008A4315" w14:paraId="162B5148" w14:textId="77777777" w:rsidTr="006945A3">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="644B873E" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="644B873E" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1824" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="40903941" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="40903941" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>40-49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77F14362" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="77F14362" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7DB2FF75" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7DB2FF75" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Prefer not to say</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="56FF2B41" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="56FF2B41" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="16D9E384" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+    <w:p w14:paraId="16D9E384" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FFA06CF" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+    <w:p w14:paraId="3FFA06CF" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A4315">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Sex</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B07D51">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="008A4315">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="6516" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="704"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w14:paraId="4B9530BD" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="008A4315" w14:paraId="4B9530BD" w14:textId="77777777" w:rsidTr="006945A3">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="75E41474" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="75E41474" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49F19D80" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="49F19D80" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Female</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55341EFA" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="55341EFA" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w14:paraId="54217785" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="008A4315" w14:paraId="54217785" w14:textId="77777777" w:rsidTr="006945A3">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="357BAD49" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="357BAD49" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="64B38F33" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="64B38F33" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Male</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="578994E2" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="578994E2" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w14:paraId="5016D2AE" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="008A4315" w14:paraId="5016D2AE" w14:textId="77777777" w:rsidTr="006945A3">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="22F305DB" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="22F305DB" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6034628C" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6034628C" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Prefer not to say/unspecified</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54B57358" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="54B57358" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="169D43A4" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+    <w:p w14:paraId="169D43A4" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A38A9AB" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+    <w:p w14:paraId="2A38A9AB" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A4315">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Gender re-assignment</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B07D51">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="008A4315">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="6516" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="704"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w14:paraId="7C476052" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="008A4315" w14:paraId="7C476052" w14:textId="77777777" w:rsidTr="006945A3">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="5AD1DCB6" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5AD1DCB6" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="400D18EB" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="400D18EB" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5181D14D" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5181D14D" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w14:paraId="146587C9" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="008A4315" w14:paraId="146587C9" w14:textId="77777777" w:rsidTr="006945A3">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="59471276" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="59471276" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="169C2FA2" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="169C2FA2" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="00DC0983" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="00DC0983" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w14:paraId="58CF25C2" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="008A4315" w14:paraId="58CF25C2" w14:textId="77777777" w:rsidTr="006945A3">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1616EF68" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1616EF68" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="08EB2F68" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="08EB2F68" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Prefer not to say/unspecified</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4186509B" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4186509B" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1DE864BC" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+    <w:p w14:paraId="1DE864BC" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="776D514B" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+    <w:p w14:paraId="776D514B" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A4315">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Sexual orientation:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="6516" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="704"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w14:paraId="2F9BB4E2" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="008A4315" w14:paraId="2F9BB4E2" w14:textId="77777777" w:rsidTr="006945A3">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="37D491A6" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="37D491A6" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="70E45A41" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="70E45A41" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Bisexual</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03675E5D" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="03675E5D" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w14:paraId="3378BF08" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="008A4315" w14:paraId="3378BF08" w14:textId="77777777" w:rsidTr="006945A3">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="03770431" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="03770431" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="07E88739" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="07E88739" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Gay man</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E984AC1" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7E984AC1" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w14:paraId="06B806C2" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="008A4315" w14:paraId="06B806C2" w14:textId="77777777" w:rsidTr="006945A3">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A45658E" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3A45658E" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1355D5A6" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1355D5A6" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Heterosexual</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5EF20BB5" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5EF20BB5" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w14:paraId="254A6B89" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="008A4315" w14:paraId="254A6B89" w14:textId="77777777" w:rsidTr="006945A3">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CE7F872" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5CE7F872" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="4A33218D" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4A33218D" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Lesbian</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="269B0CE5" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="269B0CE5" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w14:paraId="32EC03E2" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="008A4315" w14:paraId="32EC03E2" w14:textId="77777777" w:rsidTr="006945A3">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="330C1F0B" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="330C1F0B" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="730FAC47" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="730FAC47" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Prefer not to say/unspecified</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B512457" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3B512457" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="235DCC9F" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+    <w:p w14:paraId="235DCC9F" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="607FA93B" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+    <w:p w14:paraId="607FA93B" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A4315">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Disability</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B07D51">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="008A4315">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="7792" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2263"/>
         <w:gridCol w:w="4111"/>
         <w:gridCol w:w="1418"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w14:paraId="5F532403" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="008A4315" w14:paraId="5F532403" w14:textId="77777777" w:rsidTr="006945A3">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="1418" w:type="dxa"/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1C8C227D" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1C8C227D" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Do you regard yourself as having a disability?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4713D805" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4713D805" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w14:paraId="2E189590" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="008A4315" w14:paraId="2E189590" w14:textId="77777777" w:rsidTr="006945A3">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="13996C05" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="13996C05" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7FD1C8FD" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="7FD1C8FD" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:i/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:i/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">If yes, please tick the appropriate box.  If you experience more than one type of </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00B07D51">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:i/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>disability</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00B07D51">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:i/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> please tick all that apply.  If your disability does not fit any of these types, please tick ‘other’.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w14:paraId="638054EA" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="008A4315" w14:paraId="638054EA" w14:textId="77777777" w:rsidTr="006945A3">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="002E6E56" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="002E6E56" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="104B957D" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="104B957D" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:i/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:i/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Learning difficulty</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3EB29163" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3EB29163" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w14:paraId="79697D57" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="008A4315" w14:paraId="79697D57" w14:textId="77777777" w:rsidTr="006945A3">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D469223" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4D469223" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="27612F98" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="27612F98" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:i/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:i/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Mental health condition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="566B9CC1" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="566B9CC1" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w14:paraId="10D036C6" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="008A4315" w14:paraId="10D036C6" w14:textId="77777777" w:rsidTr="006945A3">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5EFA5BA7" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5EFA5BA7" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="459B08FC" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="459B08FC" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:i/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:i/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Physical impairment (to include hearing or sight loss)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67B473ED" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="67B473ED" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w14:paraId="58A7409B" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="008A4315" w14:paraId="58A7409B" w14:textId="77777777" w:rsidTr="006945A3">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1ED1FE15" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1ED1FE15" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="790D2F49" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="790D2F49" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:i/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:i/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Other type of disability</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09DC048D" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="09DC048D" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w14:paraId="3B2BD1FC" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="008A4315" w14:paraId="3B2BD1FC" w14:textId="77777777" w:rsidTr="006945A3">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="23665AAB" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="23665AAB" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="28B11C3A" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="28B11C3A" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D94A933" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2D94A933" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w14:paraId="00A092D6" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="008A4315" w14:paraId="00A092D6" w14:textId="77777777" w:rsidTr="006945A3">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B237CD4" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1B237CD4" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B78810C" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3B78810C" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Prefer not to say/unspecified</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18FB6D66" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="18FB6D66" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2B2DD8BC" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+    <w:p w14:paraId="45617DE7" w14:textId="77777777" w:rsidR="00B07D51" w:rsidRPr="008A4315" w:rsidRDefault="00B07D51" w:rsidP="00B07D51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="265B812E" w14:textId="4827DA50" w:rsidR="00B07D51" w:rsidRPr="00B07D51" w:rsidRDefault="00B07D51" w:rsidP="00B07D51">
-[...13 lines deleted...]
-    <w:p w14:paraId="45617DE7" w14:textId="77777777" w:rsidR="00B07D51" w:rsidRPr="00B07D51" w:rsidRDefault="00B07D51" w:rsidP="00B07D51">
+    <w:p w14:paraId="18E07898" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A4315">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
-        </w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Ethnicity:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7402" w:type="dxa"/>
         <w:tblInd w:w="106" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="740"/>
         <w:gridCol w:w="4678"/>
         <w:gridCol w:w="1984"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w14:paraId="300383E6" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="008A4315" w14:paraId="300383E6" w14:textId="77777777" w:rsidTr="006945A3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="767F2B75" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="767F2B75" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="07B30D99" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="07B30D99" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>A1 Asian: Indian</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B1D599B" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7B1D599B" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w14:paraId="3877C774" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="008A4315" w14:paraId="3877C774" w14:textId="77777777" w:rsidTr="006945A3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11E7DA4F" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="11E7DA4F" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06AED4AE" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="06AED4AE" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>A2 Asian: Pakistani</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C21D1BA" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7C21D1BA" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w14:paraId="22AA6B26" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="008A4315" w14:paraId="22AA6B26" w14:textId="77777777" w:rsidTr="006945A3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="662B82C8" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="662B82C8" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E452419" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2E452419" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>A3: Bangladeshi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D86AD13" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2D86AD13" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w14:paraId="6F41A10A" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="008A4315" w14:paraId="6F41A10A" w14:textId="77777777" w:rsidTr="006945A3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7EDD61F3" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7EDD61F3" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0E039C9E" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="0E039C9E" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>A9: Any other Asian background</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B9C1E42" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3B9C1E42" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w14:paraId="517B6C90" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="008A4315" w14:paraId="517B6C90" w14:textId="77777777" w:rsidTr="006945A3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43CBFF62" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="43CBFF62" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="04112B19" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="04112B19" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>B1: Caribbean</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21AEFF0D" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="21AEFF0D" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w14:paraId="00DBAC81" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="008A4315" w14:paraId="00DBAC81" w14:textId="77777777" w:rsidTr="006945A3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0700BE29" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="0700BE29" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="428BE94F" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="428BE94F" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>B2: African</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C82614E" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="0C82614E" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w14:paraId="3F129441" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="008A4315" w14:paraId="3F129441" w14:textId="77777777" w:rsidTr="006945A3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06758910" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="06758910" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6617E721" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6617E721" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>B9: Any other black background</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E0ACACB" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3E0ACACB" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w14:paraId="3FA36D1C" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="008A4315" w14:paraId="3FA36D1C" w14:textId="77777777" w:rsidTr="006945A3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46CE5888" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="46CE5888" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="752727DA" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="752727DA" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>M1: Mixed white and black Caribbean</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A30DD36" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7A30DD36" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w14:paraId="4646E09A" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="008A4315" w14:paraId="4646E09A" w14:textId="77777777" w:rsidTr="006945A3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B9D94D3" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7B9D94D3" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="676351B2" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="676351B2" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>M2: Mixed white and black African</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6841FAFE" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6841FAFE" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w14:paraId="5BDD4226" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="008A4315" w14:paraId="5BDD4226" w14:textId="77777777" w:rsidTr="006945A3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2823573A" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2823573A" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6ED61965" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6ED61965" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>M3: Mixed white and Asian</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="269922EA" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="269922EA" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w14:paraId="17AE8994" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="008A4315" w14:paraId="17AE8994" w14:textId="77777777" w:rsidTr="006945A3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="523F8F29" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="523F8F29" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B63EC30" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6B63EC30" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>M9: Any other mixed background</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7368D489" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7368D489" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w14:paraId="32F72861" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="008A4315" w14:paraId="32F72861" w14:textId="77777777" w:rsidTr="006945A3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1DE0A558" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1DE0A558" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4E33EBBF" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4E33EBBF" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O1: Chinese</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38E7E2DE" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="38E7E2DE" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w14:paraId="28EED76B" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="008A4315" w14:paraId="28EED76B" w14:textId="77777777" w:rsidTr="006945A3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4ED4E0E3" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4ED4E0E3" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="57C44186" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="57C44186" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O9: Any other ethnic group</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F12A273" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1F12A273" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w14:paraId="63A4843E" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="008A4315" w14:paraId="63A4843E" w14:textId="77777777" w:rsidTr="006945A3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6DCADBD7" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6DCADBD7" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1A60BB3F" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1A60BB3F" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>W1: White British</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0BFC2859" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="0BFC2859" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w14:paraId="0A015BFC" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="008A4315" w14:paraId="0A015BFC" w14:textId="77777777" w:rsidTr="006945A3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="39723B48" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="39723B48" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E58FD30" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6E58FD30" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>W2: White Irish</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66F617F1" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="66F617F1" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w14:paraId="027D5D72" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="008A4315" w14:paraId="027D5D72" w14:textId="77777777" w:rsidTr="006945A3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="71328772" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="71328772" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A830365" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3A830365" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>W3: White other European</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F261195" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4F261195" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w14:paraId="117396A5" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="008A4315" w14:paraId="117396A5" w14:textId="77777777" w:rsidTr="006945A3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1E768980" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1E768980" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4485B7FD" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4485B7FD" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>W4: White non-European</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="58F03023" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="58F03023" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w14:paraId="627615FF" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="008A4315" w14:paraId="627615FF" w14:textId="77777777" w:rsidTr="006945A3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1A66E8F2" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1A66E8F2" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="79035DCF" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...13 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="79035DCF" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Prefer not to say/not specified</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1132BC7F" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1132BC7F" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6736CAE0" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+    <w:p w14:paraId="6736CAE0" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C11DB27" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+    <w:p w14:paraId="3C11DB27" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A4315">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Marital status:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="7509" w:type="dxa"/>
+        <w:tblW w:w="7372" w:type="dxa"/>
+        <w:tblInd w:w="137" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="704"/>
+        <w:gridCol w:w="567"/>
         <w:gridCol w:w="4820"/>
         <w:gridCol w:w="1985"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w14:paraId="0FAA7463" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="008A4315" w14:paraId="0FAA7463" w14:textId="77777777" w:rsidTr="00D46E68">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1411309A" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1411309A" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="728237B8" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="728237B8" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Annulled marriage/civil partnership</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="08A07B65" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="08A07B65" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w14:paraId="7C42E125" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="008A4315" w14:paraId="7C42E125" w14:textId="77777777" w:rsidTr="00D46E68">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="193FB144" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="193FB144" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3B803321" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3B803321" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Divorced/civil partnership dissolved</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40364005" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="40364005" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w14:paraId="34DB8D8A" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="008A4315" w14:paraId="34DB8D8A" w14:textId="77777777" w:rsidTr="00D46E68">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CC446C6" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2CC446C6" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="00DBD700" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="00DBD700" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Married/civil partner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0CD3CFE7" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="0CD3CFE7" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w14:paraId="33DA323C" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="008A4315" w14:paraId="33DA323C" w14:textId="77777777" w:rsidTr="00D46E68">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65D1A416" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="65D1A416" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3690C3FC" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3690C3FC" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Separated</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ABB7090" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6ABB7090" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w14:paraId="284A146E" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="008A4315" w14:paraId="284A146E" w14:textId="77777777" w:rsidTr="00D46E68">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54C5ED2E" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="54C5ED2E" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="4828DF31" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4828DF31" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Single</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="630740B4" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="630740B4" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w14:paraId="497834C5" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="008A4315" w14:paraId="497834C5" w14:textId="77777777" w:rsidTr="00D46E68">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CFE8E09" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3CFE8E09" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="0C9BD374" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="0C9BD374" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Widowed/surviving civil partner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="510BB6FF" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="510BB6FF" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w14:paraId="1F2C014C" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="008A4315" w14:paraId="1F2C014C" w14:textId="77777777" w:rsidTr="00D46E68">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="238D4521" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="238D4521" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7DA1DB7A" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7DA1DB7A" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Prefer not to say/unspecified</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="456DC504" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="456DC504" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="763A8817" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+    <w:p w14:paraId="763A8817" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E83BF22" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+    <w:p w14:paraId="3E83BF22" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A4315">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Religion or belief</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B07D51">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="008A4315">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="7487" w:type="dxa"/>
         <w:tblInd w:w="137" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1953"/>
         <w:gridCol w:w="1024"/>
         <w:gridCol w:w="3443"/>
         <w:gridCol w:w="1067"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w14:paraId="72905EDF" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="008A4315" w14:paraId="72905EDF" w14:textId="77777777" w:rsidTr="006945A3">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5F486107" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5F486107" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Buddhist</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1024" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76BF3609" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="76BF3609" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3443" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2088F813" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2088F813" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Muslim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1067" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41A1ADAB" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="41A1ADAB" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w14:paraId="3DE94913" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="008A4315" w14:paraId="3DE94913" w14:textId="77777777" w:rsidTr="006945A3">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2794847A" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2794847A" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Christian</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1024" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07AB12B7" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="07AB12B7" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3443" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="48F9BA84" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="48F9BA84" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Sikh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1067" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F753119" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2F753119" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w14:paraId="65E601A8" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="008A4315" w14:paraId="65E601A8" w14:textId="77777777" w:rsidTr="006945A3">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="39A53233" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="39A53233" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Hindu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1024" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11838F45" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="11838F45" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3443" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F1BFB24" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7F1BFB24" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1067" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F7E934E" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6F7E934E" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w14:paraId="28719E74" w14:textId="77777777" w:rsidTr="006945A3">
+      <w:tr w:rsidR="00E40ED6" w:rsidRPr="008A4315" w14:paraId="28719E74" w14:textId="77777777" w:rsidTr="006945A3">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43DA80A5" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="43DA80A5" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Jewish</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1024" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="30860206" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="30860206" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3443" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="20086FFB" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="20086FFB" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Prefer not to say/no religion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1067" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7EBCB4D0" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7EBCB4D0" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="29D88A9B" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+    <w:p w14:paraId="29D88A9B" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="734A1434" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+    <w:p w14:paraId="734A1434" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A4315">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Do you have any unspent conditional cautions or convictions under the Rehabilitation of Offenders Act 1974? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="243AD8B9" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+    <w:p w14:paraId="243AD8B9" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D677E93" w14:textId="660B2ECF" w:rsidR="00B07D51" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+    <w:p w14:paraId="5D677E93" w14:textId="660B2ECF" w:rsidR="00B07D51" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A4315">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:t>Do you have any adult cautions (simple or conditional) or spent convictions that are not protected as defined by the Rehabilitation of Offenders Act 1974 (Exceptions) Order 1975 (Amendment) (England and Wales) Order 2020? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66A60DB7" w14:textId="77777777" w:rsidR="00B07D51" w:rsidRPr="00B07D51" w:rsidRDefault="00B07D51" w:rsidP="00B07D51">
+    <w:p w14:paraId="66A60DB7" w14:textId="77777777" w:rsidR="00B07D51" w:rsidRPr="008A4315" w:rsidRDefault="00B07D51" w:rsidP="00B07D51">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26D3BE51" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
+    <w:p w14:paraId="12561CA3" w14:textId="232DD0D6" w:rsidR="00E40ED6" w:rsidRPr="008A4315" w:rsidRDefault="00E40ED6" w:rsidP="008A4315">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A4315">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Caution / conviction details: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79B10F39" w14:textId="77777777" w:rsidR="00E40ED6" w:rsidRPr="00B07D51" w:rsidRDefault="00E40ED6" w:rsidP="00B07D51">
-[...63 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId6"/>
+    <w:sectPr w:rsidR="00E40ED6" w:rsidRPr="008A4315">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4002369F" w14:textId="77777777" w:rsidR="00AA4512" w:rsidRDefault="00AA4512" w:rsidP="005F38EA">
+    <w:p w14:paraId="0CF817E5" w14:textId="77777777" w:rsidR="00E345A9" w:rsidRDefault="00E345A9" w:rsidP="005F38EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="18E70BCA" w14:textId="77777777" w:rsidR="00AA4512" w:rsidRDefault="00AA4512" w:rsidP="005F38EA">
+    <w:p w14:paraId="791BD7D2" w14:textId="77777777" w:rsidR="00E345A9" w:rsidRDefault="00E345A9" w:rsidP="005F38EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Calibri">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Poppins">
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial Narrow">
+    <w:panose1 w:val="020B0606020202030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-856265789"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="2E358206" w14:textId="279BF40C" w:rsidR="008A4315" w:rsidRDefault="008A4315">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="right"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="44C8C69F" w14:textId="256C995D" w:rsidR="008A4315" w:rsidRPr="00D46E68" w:rsidRDefault="00D46E68">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00D46E68">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00D46E68">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> FILENAME  \p  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00D46E68">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00D46E68">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>T:\GOVN\Corporation_ssfc\SCG Gov. Vacancies\Vacancy Pack Documents\4.  Application for governance position - mini site version 11082026.docx</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D46E68">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03AE0175" w14:textId="77777777" w:rsidR="00AA4512" w:rsidRDefault="00AA4512" w:rsidP="005F38EA">
+    <w:p w14:paraId="1763A815" w14:textId="77777777" w:rsidR="00E345A9" w:rsidRDefault="00E345A9" w:rsidP="005F38EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0D680E8C" w14:textId="77777777" w:rsidR="00AA4512" w:rsidRDefault="00AA4512" w:rsidP="005F38EA">
+    <w:p w14:paraId="115B457A" w14:textId="77777777" w:rsidR="00E345A9" w:rsidRDefault="00E345A9" w:rsidP="005F38EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="412C4E1B" w14:textId="1BDDCF62" w:rsidR="005F38EA" w:rsidRDefault="00756F51">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2769AFDB" wp14:editId="62090C38">
           <wp:extent cx="2247900" cy="930351"/>
           <wp:effectExtent l="0" t="0" r="0" b="3175"/>
@@ -10347,95 +13171,460 @@
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2265672" cy="937707"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="15F162F6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9A6A7C60"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="173929AB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7870ED3E"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E0609B0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A790AF62"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="2014642984">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1354303171">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1582644768">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005A1A46"/>
+    <w:rsid w:val="00023376"/>
     <w:rsid w:val="000C37C1"/>
     <w:rsid w:val="0014077A"/>
+    <w:rsid w:val="0018440F"/>
+    <w:rsid w:val="001C524A"/>
     <w:rsid w:val="00396094"/>
     <w:rsid w:val="00415108"/>
     <w:rsid w:val="005A1A46"/>
     <w:rsid w:val="005F38EA"/>
     <w:rsid w:val="00610EDB"/>
+    <w:rsid w:val="006C0CEE"/>
     <w:rsid w:val="006C4249"/>
+    <w:rsid w:val="006C5058"/>
     <w:rsid w:val="00756F51"/>
     <w:rsid w:val="00782F11"/>
+    <w:rsid w:val="007B639F"/>
     <w:rsid w:val="007B6BD5"/>
+    <w:rsid w:val="008A4315"/>
     <w:rsid w:val="00A62430"/>
     <w:rsid w:val="00AA4512"/>
     <w:rsid w:val="00B07D51"/>
+    <w:rsid w:val="00B42944"/>
     <w:rsid w:val="00C32FA3"/>
+    <w:rsid w:val="00C36D0F"/>
+    <w:rsid w:val="00C81382"/>
     <w:rsid w:val="00CD6CFB"/>
     <w:rsid w:val="00CE117E"/>
+    <w:rsid w:val="00D46E68"/>
     <w:rsid w:val="00D91D53"/>
+    <w:rsid w:val="00E345A9"/>
     <w:rsid w:val="00E402CD"/>
     <w:rsid w:val="00E40ED6"/>
     <w:rsid w:val="00F523CF"/>
     <w:rsid w:val="00FC48FD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -10960,77 +14149,99 @@
     <w:rsid w:val="005F38EA"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="005F38EA"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B639F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C36D0F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1589072104">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -11292,70 +14503,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>5696</Characters>
+  <Pages>9</Pages>
+  <Words>1495</Words>
+  <Characters>8524</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>142</Lines>
-  <Paragraphs>70</Paragraphs>
+  <Lines>71</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6673</CharactersWithSpaces>
+  <CharactersWithSpaces>10000</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tracy Cottee</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>