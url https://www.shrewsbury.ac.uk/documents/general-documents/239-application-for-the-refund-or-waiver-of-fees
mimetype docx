--- v1 (2025-11-28)
+++ v2 (2026-04-24)
@@ -1,36 +1,35 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="513B3CF8" w14:textId="77777777" w:rsidR="00851816" w:rsidRPr="0061182E" w:rsidRDefault="00851816" w:rsidP="00851816">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2493,71 +2492,78 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00851816" w:rsidRPr="0061182E" w14:paraId="513B3D4A" w14:textId="77777777" w:rsidTr="00851816">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="513B3D49" w14:textId="77777777" w:rsidR="00851816" w:rsidRPr="0061182E" w:rsidRDefault="00851816" w:rsidP="00322910">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0061182E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Signature:                                                                                 Date: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="513B3D4B" w14:textId="77777777" w:rsidR="00851816" w:rsidRPr="0061182E" w:rsidRDefault="00851816" w:rsidP="00851816">
+    <w:p w14:paraId="513B3D4B" w14:textId="24746652" w:rsidR="00851816" w:rsidRPr="0061182E" w:rsidRDefault="00851816" w:rsidP="00851816">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0061182E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Part 4: To be completed by </w:t>
       </w:r>
+      <w:r w:rsidR="00BB04EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Head of </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>Finance Director or GVP Information &amp; Strategic Development</w:t>
+        <w:t xml:space="preserve">Finance </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10485" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5807"/>
         <w:gridCol w:w="4678"/>
       </w:tblGrid>
       <w:tr w:rsidR="00851816" w:rsidRPr="0061182E" w14:paraId="513B3D4E" w14:textId="77777777" w:rsidTr="00851816">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5807" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="513B3D4C" w14:textId="77777777" w:rsidR="00851816" w:rsidRPr="0008779A" w:rsidRDefault="00851816" w:rsidP="00322910">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
@@ -2650,110 +2656,53 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00851816" w:rsidRPr="0061182E" w14:paraId="513B3D54" w14:textId="77777777" w:rsidTr="00851816">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="513B3D53" w14:textId="77777777" w:rsidR="00851816" w:rsidRPr="0061182E" w:rsidRDefault="00851816" w:rsidP="00322910">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0061182E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Signature:                                                                                 Date: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="513B3D55" w14:textId="77777777" w:rsidR="00851816" w:rsidRDefault="00851816" w:rsidP="00851816">
-[...55 lines deleted...]
-    </w:tbl>
     <w:p w14:paraId="513B3D59" w14:textId="77777777" w:rsidR="00F04CEF" w:rsidRDefault="00F04CEF" w:rsidP="00851816"/>
     <w:sectPr w:rsidR="00F04CEF" w:rsidSect="00851816">
-      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="513B3D78" w14:textId="77777777" w:rsidR="00851816" w:rsidRDefault="00851816" w:rsidP="00851816">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="513B3D79" w14:textId="77777777" w:rsidR="00851816" w:rsidRDefault="00851816" w:rsidP="00851816">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
@@ -3111,102 +3060,104 @@
                         <w:b/>
                         <w:sz w:val="32"/>
                       </w:rPr>
                       <w:t>aiver of Fees</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="513B3D7B" w14:textId="77777777" w:rsidR="00851816" w:rsidRDefault="00851816">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00851816"/>
     <w:rsid w:val="000309B7"/>
     <w:rsid w:val="000E57AF"/>
     <w:rsid w:val="006873AB"/>
+    <w:rsid w:val="007874F9"/>
     <w:rsid w:val="00851816"/>
     <w:rsid w:val="008F4CB3"/>
     <w:rsid w:val="00933FFD"/>
+    <w:rsid w:val="00BB04EA"/>
     <w:rsid w:val="00C872B9"/>
     <w:rsid w:val="00E451A5"/>
     <w:rsid w:val="00F04CEF"/>
     <w:rsid w:val="00FC0F8A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="513B3CF8"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{77B07129-C872-4B27-94D8-3403FD4263DD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -3698,51 +3649,51 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00851816"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -3978,286 +3929,177 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-    <xsd:import namespace="870ae349-e4fc-4fe9-b5e0-f72fa330884e"/>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="e1f98587-8ec4-44b6-bbf8-7e3834d288ae" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="6ce943e0-700d-4440-9af2-efad0540ff7a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010038DAB575F4FB404B98B9B19859BA48FB" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c04fffe3277003aabffe5217042669be">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6ce943e0-700d-4440-9af2-efad0540ff7a" xmlns:ns3="e1f98587-8ec4-44b6-bbf8-7e3834d288ae" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ca79c366666a81bfa15a453e2e5e0f8c" ns2:_="" ns3:_="">
+    <xsd:import namespace="6ce943e0-700d-4440-9af2-efad0540ff7a"/>
+    <xsd:import namespace="e1f98587-8ec4-44b6-bbf8-7e3834d288ae"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:Subject_x0020_Area"/>
-[...4 lines deleted...]
-                <xsd:element ref="ns2:KeyTopicTaxHTField0" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
-                <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
-[...14 lines deleted...]
-                <xsd:element ref="ns2:Audience_x003a__x0020_Public" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="16616d37-34a0-4d5d-b6d3-b350293167ee" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6ce943e0-700d-4440-9af2-efad0540ff7a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="Subject_x0020_Area" ma:index="3" ma:displayName="Document Type" ma:description="Specifies the type of document" ma:format="Dropdown" ma:internalName="Subject_x0020_Area">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Choice">
-[...19 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Document_x0020_Owner" ma:index="4" ma:displayName="Document Owner" ma:description="The person who owns this document" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Document_x0020_Owner" ma:showField="ImnName">
-[...18 lines deleted...]
-    <xsd:element name="Impact_x0020_Analysis" ma:index="5" ma:displayName="E&amp;D Impact Assessment" ma:format="Dropdown" ma:internalName="Impact_x0020_Analysis">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Choice">
-[...3 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Expiry_x0020_Date" ma:index="6" ma:displayName="Expiry Date" ma:format="DateOnly" ma:internalName="Expiry_x0020_Date">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:DateTime"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Review_x0020_Date" ma:index="7" nillable="true" ma:displayName="Review Date" ma:description="Date by which this document should be reviewed" ma:format="DateOnly" ma:internalName="Review_x0020_Date">
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:DateTime"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="KeyTopicTaxHTField0" ma:index="10" ma:taxonomy="true" ma:internalName="KeyTopicTaxHTField0" ma:taxonomyFieldName="KeyTopic" ma:displayName="Document Category" ma:indexed="true" ma:readOnly="false" ma:default="" ma:fieldId="{162b0aa7-eade-4be8-b8b2-6aee76469d8a}" ma:sspId="7b5ce002-e464-4255-b8d7-7219665d1759" ma:termSetId="d1d641bb-4dd1-4195-be47-1e78e8bd43bb" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="52f340f6-9348-45dc-904a-245f8bd5e6d1" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="College_x0020_Owner" ma:index="19" nillable="true" ma:displayName="SLT Owner" ma:internalName="College_x0020_Owner">
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text">
+        <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Created_x002f_Updated_x0020_Date" ma:index="20" nillable="true" ma:displayName="Created/Updated Date" ma:format="DateOnly" ma:internalName="Created_x002f_Updated_x0020_Date">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:DateTime"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="SLT_x0020_Approval_x0020__x003f_" ma:index="21" nillable="true" ma:displayName="SLT Approval ?" ma:default="1" ma:internalName="SLT_x0020_Approval_x0020__x003f_">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Boolean"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Governors_x0020_Approval_x0020__x003f_" ma:index="22" nillable="true" ma:displayName="Governors Approval ?" ma:default="1" ma:internalName="Governors_x0020_Approval_x0020__x003f_">
+    <xsd:element name="MediaServiceLocation" ma:index="18" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Boolean"/>
-[...46 lines deleted...]
-        <xsd:restriction base="dms:Boolean"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="870ae349-e4fc-4fe9-b5e0-f72fa330884e" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e1f98587-8ec4-44b6-bbf8-7e3834d288ae" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="11" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{f216a46a-03ec-493c-9d14-8754ebc23a8f}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="870ae349-e4fc-4fe9-b5e0-f72fa330884e">
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{edc70c6a-962c-4ef1-b6c4-807fe0cf43b2}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="e1f98587-8ec4-44b6-bbf8-7e3834d288ae">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
-    </xsd:element>
-[...20 lines deleted...]
-      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="12" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" maxOccurs="1" ma:index="1" ma:displayName="Document Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -4302,236 +4144,128 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...100 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F9908CF-D02D-4D4A-A53B-3AF074D3B7DD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4CCB3DD4-436E-4387-9C0B-973754908E8C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{033F1E72-D321-495B-81CB-89CFF6DDE3F6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="16616d37-34a0-4d5d-b6d3-b350293167ee"/>
     <ds:schemaRef ds:uri="870ae349-e4fc-4fe9-b5e0-f72fa330884e"/>
+    <ds:schemaRef ds:uri="e1f98587-8ec4-44b6-bbf8-7e3834d288ae"/>
+    <ds:schemaRef ds:uri="6ce943e0-700d-4440-9af2-efad0540ff7a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4CCB3DD4-436E-4387-9C0B-973754908E8C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39F32EF7-D269-4AE0-8CEA-1BA2046894D6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="6ce943e0-700d-4440-9af2-efad0540ff7a"/>
+    <ds:schemaRef ds:uri="e1f98587-8ec4-44b6-bbf8-7e3834d288ae"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>1542</Characters>
+  <Pages>2</Pages>
+  <Words>248</Words>
+  <Characters>1418</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-  <Lines>12</Lines>
+  <DocSecurity>0</DocSecurity>
+  <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Shrewsbury College</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1809</CharactersWithSpaces>
+  <CharactersWithSpaces>1663</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Application form Refund or Waiver of Fees</dc:title>
   <dc:subject/>
   <dc:creator>Laurina Rushworth</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>67983b5e-1da1-4def-91db-353524d63785</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
-    <vt:lpwstr>0x010100C5BDAE5DC72A0048B65D53434646D8EA</vt:lpwstr>
+    <vt:lpwstr>0x01010038DAB575F4FB404B98B9B19859BA48FB</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="KeyTopic">
     <vt:lpwstr>121;#Finance and Welfare|42cd5ee9-5094-4e47-9ed5-5398cd57fb63</vt:lpwstr>
   </property>
 </Properties>
 </file>