--- v0 (2025-10-07)
+++ v1 (2026-06-12)
@@ -1,168 +1,184 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="563D7FB8" w14:textId="43B0AB49" w:rsidR="002F72EA" w:rsidRPr="005257B2" w:rsidRDefault="005E0BF2" w:rsidP="005257B2">
+    <w:p w14:paraId="563D7FB8" w14:textId="6CD281E0" w:rsidR="002F72EA" w:rsidRPr="005257B2" w:rsidRDefault="00470B0F" w:rsidP="005257B2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005257B2">
+      <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="700416FE" wp14:editId="19A2C4B5">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41C3A575" wp14:editId="79D68673">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="page">
-              <wp:posOffset>286603</wp:posOffset>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-904875</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>354330</wp:posOffset>
+              <wp:posOffset>114300</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="2074460" cy="2074460"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:extent cx="2790825" cy="2407285"/>
+            <wp:effectExtent l="0" t="0" r="0" b="5715"/>
             <wp:wrapNone/>
-            <wp:docPr id="2" name="Picture 2"/>
+            <wp:docPr id="1058407849" name="Picture 8" descr="Shrewsbury Colleges Group Sport Jersey"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 3"/>
+                    <pic:cNvPr id="0" name="image0" descr="Shrewsbury Colleges Group Sport Jersey"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
-                  <pic:blipFill>
-                    <a:blip r:embed="rId6" cstate="print">
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect/>
+                    <a:srcRect b="13743"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2074460" cy="2074460"/>
+                      <a:ext cx="2790825" cy="2407285"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> INCLUDEPICTURE "/Users/markbissell/Library/Group Containers/UBF8T346G9.ms/WebArchiveCopyPasteTempFiles/com.microsoft.Word/SCGSJSY.jpg?w=650&amp;h=650&amp;quality=82&amp;scale=canvas" \* MERGEFORMATINET </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidR="00377EBA">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18E5CC38" wp14:editId="16B33883">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18E5CC38" wp14:editId="25CAF013">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5198745</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-791200</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1337480" cy="1068196"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="11" name="Picture 11" descr="Sporting Touch Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 13" descr="Sporting Touch Logo"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7">
+                    <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1337480" cy="1068196"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -179,469 +195,512 @@
       </w:r>
       <w:r w:rsidR="002F72EA" w:rsidRPr="005257B2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Student Kit List</w:t>
       </w:r>
       <w:r w:rsidR="005257B2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Sport Pathway</w:t>
       </w:r>
       <w:r w:rsidR="00377EBA" w:rsidRPr="00377EBA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1059A5CA" w14:textId="6C134AD1" w:rsidR="002F72EA" w:rsidRPr="002F72EA" w:rsidRDefault="00953773" w:rsidP="002F72EA">
+    <w:p w14:paraId="1059A5CA" w14:textId="6830053D" w:rsidR="002F72EA" w:rsidRPr="002F72EA" w:rsidRDefault="00470B0F" w:rsidP="002F72EA">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DFAEF4D" wp14:editId="20E28632">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67263EAE" wp14:editId="373C09F5">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="margin">
-              <wp:posOffset>4217121</wp:posOffset>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>4143375</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>113561</wp:posOffset>
+              <wp:posOffset>85090</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="2074460" cy="2074460"/>
-            <wp:effectExtent l="0" t="0" r="2540" b="2540"/>
+            <wp:extent cx="2150110" cy="2150110"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="12" name="Picture 12"/>
+            <wp:docPr id="516307813" name="Picture 10" descr="Shrewsbury Colleges Group Sport Sweatshirt"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPr id="0" name="image0" descr="Shrewsbury Colleges Group Sport Sweatshirt"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print">
+                    <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2074460" cy="2074460"/>
+                      <a:ext cx="2150110" cy="2150110"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="005257B2">
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> INCLUDEPICTURE "/Users/markbissell/Library/Group Containers/UBF8T346G9.ms/WebArchiveCopyPasteTempFiles/com.microsoft.Word/SCGSSWT.jpg?w=650&amp;h=650&amp;quality=82&amp;scale=canvas" \* MERGEFORMATINET </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="12AB16A6" wp14:editId="712D8280">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05DCFF67" wp14:editId="1545F105">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="margin">
-              <wp:posOffset>1855119</wp:posOffset>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>1938156</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>168559</wp:posOffset>
+              <wp:posOffset>108585</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1978925" cy="1978925"/>
+            <wp:extent cx="1771650" cy="2123603"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="3" name="Picture 3"/>
+            <wp:docPr id="941920295" name="Picture 9" descr="Shrewsbury Colleges Group Sport Jacket"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 5"/>
+                    <pic:cNvPr id="0" name="image0" descr="Shrewsbury Colleges Group Sport Jacket"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
-                  <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print">
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect/>
+                    <a:srcRect l="8142" t="997" r="9262"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1978925" cy="1978925"/>
+                      <a:ext cx="1771650" cy="2123603"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> INCLUDEPICTURE "/Users/markbissell/Library/Group Containers/UBF8T346G9.ms/WebArchiveCopyPasteTempFiles/com.microsoft.Word/SCGSTOP.jpg?w=650&amp;h=650&amp;quality=82&amp;scale=canvas" \* MERGEFORMATINET </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5A39F818" w14:textId="61BECA81" w:rsidR="002F72EA" w:rsidRDefault="002F72EA" w:rsidP="002F72EA">
+    <w:p w14:paraId="5A39F818" w14:textId="43BBC27B" w:rsidR="002F72EA" w:rsidRDefault="002F72EA" w:rsidP="002F72EA">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="055D56EA" w14:textId="0C085D47" w:rsidR="00965913" w:rsidRPr="00965913" w:rsidRDefault="00965913" w:rsidP="00965913"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="1CA32279" w14:textId="37AF6EAD" w:rsidR="00965913" w:rsidRPr="00965913" w:rsidRDefault="005E0BF2" w:rsidP="00965913">
+    <w:p w14:paraId="055D56EA" w14:textId="4E4FE76E" w:rsidR="00965913" w:rsidRPr="00965913" w:rsidRDefault="00965913" w:rsidP="00965913"/>
+    <w:p w14:paraId="5743D2FD" w14:textId="399A06BA" w:rsidR="00965913" w:rsidRPr="00965913" w:rsidRDefault="00965913" w:rsidP="00965913"/>
+    <w:p w14:paraId="4C46145C" w14:textId="25646994" w:rsidR="00965913" w:rsidRPr="00965913" w:rsidRDefault="00965913" w:rsidP="00965913"/>
+    <w:p w14:paraId="71E57C59" w14:textId="505B6C11" w:rsidR="00965913" w:rsidRPr="00965913" w:rsidRDefault="00965913" w:rsidP="00965913"/>
+    <w:p w14:paraId="388A6674" w14:textId="072FB3E4" w:rsidR="00965913" w:rsidRPr="00965913" w:rsidRDefault="00965913" w:rsidP="00965913"/>
+    <w:p w14:paraId="1CA32279" w14:textId="6CCD2C74" w:rsidR="00965913" w:rsidRPr="00965913" w:rsidRDefault="005E0BF2" w:rsidP="00965913">
       <w:r w:rsidRPr="005257B2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7403D0F0" wp14:editId="56149B69">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7403D0F0" wp14:editId="31ADAE71">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-368954</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>298185</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1664970" cy="299720"/>
                 <wp:effectExtent l="0" t="0" r="11430" b="24130"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="217" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1664970" cy="299720"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="7CB43D1F" w14:textId="25AE4617" w:rsidR="005257B2" w:rsidRPr="00377EBA" w:rsidRDefault="005257B2" w:rsidP="005257B2">
+                          <w:p w14:paraId="7CB43D1F" w14:textId="25433B14" w:rsidR="005257B2" w:rsidRPr="00377EBA" w:rsidRDefault="005257B2" w:rsidP="005257B2">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00377EBA">
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Combi T-Shirt £</w:t>
                             </w:r>
                             <w:r w:rsidR="00065718">
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>10</w:t>
+                              <w:t>1</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00470B0F">
+                              <w:rPr>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>2</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="7403D0F0" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-29.05pt;margin-top:23.5pt;width:131.1pt;height:23.6pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAcNpF1DwIAAB8EAAAOAAAAZHJzL2Uyb0RvYy54bWysk81u2zAMx+8D9g6C7ouTIEkbI07Rpcsw&#10;oPsAuj6ALMuxMFnUKCV29vSj5DQNuu4yzAdBNKm/yB+p1U3fGnZQ6DXYgk9GY86UlVBpuyv44/ft&#10;u2vOfBC2EgasKvhReX6zfvtm1blcTaEBUylkJGJ93rmCNyG4PMu8bFQr/AicsuSsAVsRyMRdVqHo&#10;SL012XQ8XmQdYOUQpPKe/t4NTr5O+nWtZPha114FZgpOuYW0YlrLuGbrlch3KFyj5SkN8Q9ZtEJb&#10;uvQsdSeCYHvUf0i1WiJ4qMNIQptBXWupUg1UzWT8opqHRjiVaiE43p0x+f8nK78cHtw3ZKF/Dz01&#10;MBXh3T3IH55Z2DTC7tQtInSNEhVdPInIss75/HQ0ova5jyJl9xkqarLYB0hCfY1tpEJ1MlKnBhzP&#10;0FUfmIxXLhaz5RW5JPmmy+XVNHUlE/nTaYc+fFTQsrgpOFJTk7o43PsQsxH5U0i8zIPR1VYbkwzc&#10;lRuD7CBoALbpSwW8CDOWdQVfzqfzAcBfJcbpe02i1YEm2ei24NfnIJFHbB9sleYsCG2GPaVs7Ilj&#10;RDdADH3ZU2DkWUJ1JKIIw8TSC6NNA/iLs46mteD+516g4sx8stSV5WQ2i+OdjNk8MmR46SkvPcJK&#10;kip44GzYbkJ6EhGYhVvqXq0T2OdMTrnSFCbepxcTx/zSTlHP73r9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEAKMtfG+AAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DQAxF90j8w8hIbFA7aQhtGuJU&#10;CAlEd1AQbKcZN4mYR8hM0/D3mBUsbR9dn1tuJmvESEPovENYzBMQ5GqvO9cgvL0+zHIQISqnlfGO&#10;EL4pwKY6PytVof3JvdC4i43gEBcKhdDG2BdShrolq8Lc9+T4dvCDVZHHoZF6UCcOt0amSbKUVnWO&#10;P7Sqp/uW6s/d0SLk2dP4EbbXz+/18mDW8Wo1Pn4NiJcX090tiEhT/IPhV5/VoWKnvT86HYRBmN3k&#10;C0YRshV3YiBNMl7sEdZZCrIq5f8G1Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAHDaR&#10;dQ8CAAAfBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;KMtfG+AAAAAJAQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-29.05pt;margin-top:23.5pt;width:131.1pt;height:23.6pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAcNpF1DwIAAB8EAAAOAAAAZHJzL2Uyb0RvYy54bWysk81u2zAMx+8D9g6C7ouTIEkbI07Rpcsw&#10;oPsAuj6ALMuxMFnUKCV29vSj5DQNuu4yzAdBNKm/yB+p1U3fGnZQ6DXYgk9GY86UlVBpuyv44/ft&#10;u2vOfBC2EgasKvhReX6zfvtm1blcTaEBUylkJGJ93rmCNyG4PMu8bFQr/AicsuSsAVsRyMRdVqHo&#10;SL012XQ8XmQdYOUQpPKe/t4NTr5O+nWtZPha114FZgpOuYW0YlrLuGbrlch3KFyj5SkN8Q9ZtEJb&#10;uvQsdSeCYHvUf0i1WiJ4qMNIQptBXWupUg1UzWT8opqHRjiVaiE43p0x+f8nK78cHtw3ZKF/Dz01&#10;MBXh3T3IH55Z2DTC7tQtInSNEhVdPInIss75/HQ0ova5jyJl9xkqarLYB0hCfY1tpEJ1MlKnBhzP&#10;0FUfmIxXLhaz5RW5JPmmy+XVNHUlE/nTaYc+fFTQsrgpOFJTk7o43PsQsxH5U0i8zIPR1VYbkwzc&#10;lRuD7CBoALbpSwW8CDOWdQVfzqfzAcBfJcbpe02i1YEm2ei24NfnIJFHbB9sleYsCG2GPaVs7Ilj&#10;RDdADH3ZU2DkWUJ1JKIIw8TSC6NNA/iLs46mteD+516g4sx8stSV5WQ2i+OdjNk8MmR46SkvPcJK&#10;kip44GzYbkJ6EhGYhVvqXq0T2OdMTrnSFCbepxcTx/zSTlHP73r9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEAyfGrAuQAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hIXNCWrpSt65pO&#10;CAQaN7YhuGZN1lYkTkmyrvx7zAkulmw/P7+vXI/WsEH70DkUMJsmwDTWTnXYCHjbP01yYCFKVNI4&#10;1AK+dYB1dXlRykK5M271sIsNIxMMhRTQxtgXnIe61VaGqes10u7ovJWRWt9w5eWZzK3haZLMuZUd&#10;0odW9vqh1fXn7mQF5Nlm+Agvt6/v9fxolvFmMTx/eSGur8bHFZX7FbCox/h3Ab8MlB8qCnZwJ1SB&#10;GQGTu3xGUgHZgsBIkCYZDQ4CllkKvCr5f4zqBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ABw2kXUPAgAAHwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAMnxqwLkAAAADgEAAA8AAAAAAAAAAAAAAAAAaQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="7CB43D1F" w14:textId="25AE4617" w:rsidR="005257B2" w:rsidRPr="00377EBA" w:rsidRDefault="005257B2" w:rsidP="005257B2">
+                    <w:p w14:paraId="7CB43D1F" w14:textId="25433B14" w:rsidR="005257B2" w:rsidRPr="00377EBA" w:rsidRDefault="005257B2" w:rsidP="005257B2">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00377EBA">
                         <w:rPr>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Combi T-Shirt £</w:t>
                       </w:r>
                       <w:r w:rsidR="00065718">
                         <w:rPr>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>10</w:t>
+                        <w:t>1</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00470B0F">
+                        <w:rPr>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>2</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53D95E97" w14:textId="4FBD3A6D" w:rsidR="00965913" w:rsidRPr="00965913" w:rsidRDefault="00953773" w:rsidP="00965913">
+    <w:p w14:paraId="53D95E97" w14:textId="2C5B098E" w:rsidR="00965913" w:rsidRPr="00965913" w:rsidRDefault="00953773" w:rsidP="00965913">
       <w:r w:rsidRPr="005257B2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B58093B" wp14:editId="29EBE0A3">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B58093B" wp14:editId="29CA1D00">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>4419733</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>15278</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1623695" cy="272415"/>
                 <wp:effectExtent l="0" t="0" r="14605" b="13335"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="13" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1623695" cy="272415"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="0E44CCA6" w14:textId="37830B88" w:rsidR="00953773" w:rsidRPr="00377EBA" w:rsidRDefault="00953773" w:rsidP="00953773">
+                          <w:p w14:paraId="0E44CCA6" w14:textId="4297646C" w:rsidR="00953773" w:rsidRPr="00377EBA" w:rsidRDefault="00953773" w:rsidP="00953773">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Hoodie</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00377EBA">
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> £</w:t>
                             </w:r>
-                            <w:r w:rsidR="00065718">
+                            <w:r w:rsidR="00470B0F">
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>22</w:t>
+                              <w:t>18</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="4B58093B" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:348pt;margin-top:1.2pt;width:127.85pt;height:21.45pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQASIu5MEwIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysk9uO2yAQhu8r9R0Q940TN8lurDirbbap&#10;Km0P0rYPgAHHqJihQGKnT78D9mbT001VXyDGA//MfDOsb/pWk6N0XoEp6WwypUQaDkKZfUm/ftm9&#10;uqbEB2YE02BkSU/S05vNyxfrzhYyhwa0kI6giPFFZ0vahGCLLPO8kS3zE7DSoLMG17KApttnwrEO&#10;1Vud5dPpMuvACeuAS+/x793gpJukX9eSh0917WUguqSYW0irS2sV12yzZsXeMdsoPqbB/iGLlimD&#10;Qc9SdywwcnDqN6lWcQce6jDh0GZQ14rLVANWM5v+Us1Dw6xMtSAcb8+Y/P+T5R+PD/azI6F/Az02&#10;MBXh7T3wb54Y2DbM7OWtc9A1kgkMPIvIss76YrwaUfvCR5Gq+wACm8wOAZJQX7s2UsE6CapjA05n&#10;6LIPhMeQy/z1crWghKMvv8rns0UKwYqn29b58E5CS+KmpA6bmtTZ8d6HmA0rno7EYB60EjuldTLc&#10;vtpqR44MB2CXvlH9p2PakK6kq0W+GAD8VWKavj9JtCrgJGvVlvT6fIgVEdtbI9KcBab0sMeUtRk5&#10;RnQDxNBXPVFihByxViBOCNbBMLj40HDTgPtBSYdDW1L//cCcpES/N9ic1Ww+j1OejPniKkfDXXqq&#10;Sw8zHKVKGigZttuQXkbkZuAWm1irxPc5kzFlHMaEfXw4cdov7XTq+XlvHgEAAP//AwBQSwMEFAAG&#10;AAgAAAAhAFSgxxTfAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQddqm&#10;aROyqRASCG5QEFzdeJtE2OsQu2n4e8wJjqMZzbwpt5M1YqTBd44R5rMEBHHtdMcNwtvr/fUGhA+K&#10;tTKOCeGbPGyr87NSFdqd+IXGXWhELGFfKIQ2hL6Q0tctWeVnrieO3sENVoUoh0bqQZ1iuTVykSSZ&#10;tKrjuNCqnu5aqj93R4uwSR/HD/+0fH6vs4PJw9V6fPgaEC8vptsbEIGm8BeGX/yIDlVk2rsjay8M&#10;QpZn8UtAWKQgop+v5msQe4R0tQRZlfL/geoHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;EiLuTBMCAAAmBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAVKDHFN8AAAAIAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
+              <v:shape w14:anchorId="4B58093B" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:348pt;margin-top:1.2pt;width:127.85pt;height:21.45pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQASIu5MEwIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysk9uO2yAQhu8r9R0Q940TN8lurDirbbap&#10;Km0P0rYPgAHHqJihQGKnT78D9mbT001VXyDGA//MfDOsb/pWk6N0XoEp6WwypUQaDkKZfUm/ftm9&#10;uqbEB2YE02BkSU/S05vNyxfrzhYyhwa0kI6giPFFZ0vahGCLLPO8kS3zE7DSoLMG17KApttnwrEO&#10;1Vud5dPpMuvACeuAS+/x793gpJukX9eSh0917WUguqSYW0irS2sV12yzZsXeMdsoPqbB/iGLlimD&#10;Qc9SdywwcnDqN6lWcQce6jDh0GZQ14rLVANWM5v+Us1Dw6xMtSAcb8+Y/P+T5R+PD/azI6F/Az02&#10;MBXh7T3wb54Y2DbM7OWtc9A1kgkMPIvIss76YrwaUfvCR5Gq+wACm8wOAZJQX7s2UsE6CapjA05n&#10;6LIPhMeQy/z1crWghKMvv8rns0UKwYqn29b58E5CS+KmpA6bmtTZ8d6HmA0rno7EYB60EjuldTLc&#10;vtpqR44MB2CXvlH9p2PakK6kq0W+GAD8VWKavj9JtCrgJGvVlvT6fIgVEdtbI9KcBab0sMeUtRk5&#10;RnQDxNBXPVFihByxViBOCNbBMLj40HDTgPtBSYdDW1L//cCcpES/N9ic1Ww+j1OejPniKkfDXXqq&#10;Sw8zHKVKGigZttuQXkbkZuAWm1irxPc5kzFlHMaEfXw4cdov7XTq+XlvHgEAAP//AwBQSwMEFAAG&#10;AAgAAAAhAMIwy4zkAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQddqm&#10;aZNmUyEQCG7QVnB1YzeJsNfBdtPw95gTXEZajXZmXrkZjWaDcr6zhDCdJMAU1VZ21CDsd4+3K2A+&#10;CJJCW1II38rDprq8KEUh7Zne1LANDYsh5AuB0IbQF5z7ulVG+IntFUXvaJ0RIZ6u4dKJcww3ms+S&#10;JONGdBQbWtGr+1bVn9uTQVilz8OHf5m/vtfZUefhZjk8fTnE66vxYR3lbg0sqDH8fcAvQ9wPVRx2&#10;sCeSnmmELM8iUECYpcCiny+mS2AHhHQxB16V/D9F9QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQASIu5MEwIAACYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQDCMMuM5AAAAA0BAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="0E44CCA6" w14:textId="37830B88" w:rsidR="00953773" w:rsidRPr="00377EBA" w:rsidRDefault="00953773" w:rsidP="00953773">
+                    <w:p w14:paraId="0E44CCA6" w14:textId="4297646C" w:rsidR="00953773" w:rsidRPr="00377EBA" w:rsidRDefault="00953773" w:rsidP="00953773">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Hoodie</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00377EBA">
                         <w:rPr>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> £</w:t>
                       </w:r>
-                      <w:r w:rsidR="00065718">
+                      <w:r w:rsidR="00470B0F">
                         <w:rPr>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>22</w:t>
+                        <w:t>18</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="005E0BF2" w:rsidRPr="005257B2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="76DBC949" wp14:editId="16E1C2E3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>center</wp:align>
                 </wp:positionH>
@@ -661,338 +720,338 @@
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1951355" cy="504825"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="3D5CF6A9" w14:textId="235ED893" w:rsidR="005257B2" w:rsidRPr="00377EBA" w:rsidRDefault="005257B2" w:rsidP="005257B2">
+                          <w:p w14:paraId="3D5CF6A9" w14:textId="56612FC0" w:rsidR="005257B2" w:rsidRPr="00377EBA" w:rsidRDefault="005257B2" w:rsidP="005257B2">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00377EBA">
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Combi ¼ Zip Sweatshirt £</w:t>
                             </w:r>
-                            <w:r w:rsidR="00065718">
+                            <w:r w:rsidR="00470B0F">
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>18</w:t>
+                              <w:t>23</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="76DBC949" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:1.05pt;width:153.65pt;height:39.75pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBfTjjoEwIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJ4i0x4hRdugwD&#10;ugvQ7QNoWY6FyaImKbG7ry+lpGl2wR6G+UEQTeqQPDxcXY29ZgfpvEJT8ekk50wagY0yu4p//bJ9&#10;seDMBzANaDSy4vfS86v182erwZZyhh3qRjpGIMaXg614F4Its8yLTvbgJ2ilIWeLrodApttljYOB&#10;0HudzfL8VTaga6xDIb2nvzdHJ18n/LaVInxqWy8D0xWn2kI6XTrreGbrFZQ7B7ZT4lQG/EMVPShD&#10;Sc9QNxCA7Z36DapXwqHHNkwE9hm2rRIy9UDdTPNfurnrwMrUC5Hj7Zkm//9gxcfDnf3sWBjf4EgD&#10;TE14e4vim2cGNx2Ynbx2DodOQkOJp5GybLC+PD2NVPvSR5B6+IANDRn2ARPQ2Lo+skJ9MkKnAdyf&#10;SZdjYCKmXBbTl0XBmSBfkc8XsyKlgPLxtXU+vJPYs3ipuKOhJnQ43PoQq4HyMSQm86hVs1VaJ8Pt&#10;6o127AAkgG36Tug/hWnDhoovC8r9d4g8fX+C6FUgJWvVV3xxDoIy0vbWNElnAZQ+3qlkbU48RuqO&#10;JIaxHplqKj6LCSKtNTb3RKzDo3Bp0ejSofvB2UCirbj/vgcnOdPvDQ1nOZ3Po8qTMS9ez8hwl576&#10;0gNGEFTFA2fH6yakzYgMGLymIbYq8ftUyalkEmOi/bQ4Ue2Xdop6Wu/1AwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAGyMmIHcAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQddKg&#10;tIQ4FUICwQ0Kgqsbb5MIex1sNw1/z3KC42pGb97Wm9lZMWGIgycF+SIDgdR6M1Cn4O31/nINIiZN&#10;RltPqOAbI2ya05NaV8Yf6QWnbeoEQyhWWkGf0lhJGdsenY4LPyJxtvfB6cRn6KQJ+shwZ+Uyy0rp&#10;9EC80OsR73psP7cHp2B99Th9xKfi+b0t9/Y6Xaymh6+g1PnZfHsDIuGc/srwq8/q0LDTzh/IRGEV&#10;8CNJwTIHwWGRrQoQOybnJcimlv/tmx8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAX044&#10;6BMCAAAmBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;bIyYgdwAAAAFAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;">
+              <v:shape w14:anchorId="76DBC949" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:1.05pt;width:153.65pt;height:39.75pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBfTjjoEwIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJ4i0x4hRdugwD&#10;ugvQ7QNoWY6FyaImKbG7ry+lpGl2wR6G+UEQTeqQPDxcXY29ZgfpvEJT8ekk50wagY0yu4p//bJ9&#10;seDMBzANaDSy4vfS86v182erwZZyhh3qRjpGIMaXg614F4Its8yLTvbgJ2ilIWeLrodApttljYOB&#10;0HudzfL8VTaga6xDIb2nvzdHJ18n/LaVInxqWy8D0xWn2kI6XTrreGbrFZQ7B7ZT4lQG/EMVPShD&#10;Sc9QNxCA7Z36DapXwqHHNkwE9hm2rRIy9UDdTPNfurnrwMrUC5Hj7Zkm//9gxcfDnf3sWBjf4EgD&#10;TE14e4vim2cGNx2Ynbx2DodOQkOJp5GybLC+PD2NVPvSR5B6+IANDRn2ARPQ2Lo+skJ9MkKnAdyf&#10;SZdjYCKmXBbTl0XBmSBfkc8XsyKlgPLxtXU+vJPYs3ipuKOhJnQ43PoQq4HyMSQm86hVs1VaJ8Pt&#10;6o127AAkgG36Tug/hWnDhoovC8r9d4g8fX+C6FUgJWvVV3xxDoIy0vbWNElnAZQ+3qlkbU48RuqO&#10;JIaxHplqKj6LCSKtNTb3RKzDo3Bp0ejSofvB2UCirbj/vgcnOdPvDQ1nOZ3Po8qTMS9ez8hwl576&#10;0gNGEFTFA2fH6yakzYgMGLymIbYq8ftUyalkEmOi/bQ4Ue2Xdop6Wu/1AwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAKNAwO7gAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJC6IpV1R&#10;N7qmEwKB4AbbBNes8dqKxilJ1pW3x5zgYsn65c//V64n24sRfegcKUhnCQik2pmOGgW77eP1EkSI&#10;mozuHaGCbwywrs7PSl0Yd6I3HDexEQyhUGgFbYxDIWWoW7Q6zNyAxNnBeasjr76RxusTw20v50mS&#10;S6s74g+tHvC+xfpzc7QKljfP40d4yV7f6/zQ38arxfj05ZW6vJgeVjzuViAiTvHvAn4duD9UXGzv&#10;jmSC6BWwTVQwT0FwmCWLDMSe8WkOsirlf4XqBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AF9OOOgTAgAAJgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAKNAwO7gAAAACgEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="3D5CF6A9" w14:textId="235ED893" w:rsidR="005257B2" w:rsidRPr="00377EBA" w:rsidRDefault="005257B2" w:rsidP="005257B2">
+                    <w:p w14:paraId="3D5CF6A9" w14:textId="56612FC0" w:rsidR="005257B2" w:rsidRPr="00377EBA" w:rsidRDefault="005257B2" w:rsidP="005257B2">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00377EBA">
                         <w:rPr>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Combi ¼ Zip Sweatshirt £</w:t>
                       </w:r>
-                      <w:r w:rsidR="00065718">
+                      <w:r w:rsidR="00470B0F">
                         <w:rPr>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>18</w:t>
+                        <w:t>23</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D403DF3" w14:textId="5D7E37E7" w:rsidR="00965913" w:rsidRPr="00965913" w:rsidRDefault="005E0BF2" w:rsidP="00965913">
+    <w:p w14:paraId="2D403DF3" w14:textId="32CC1C57" w:rsidR="00965913" w:rsidRPr="00965913" w:rsidRDefault="005E0BF2" w:rsidP="00965913">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="26176896" wp14:editId="57D7A0FA">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="26176896" wp14:editId="3FEC33B1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>205105</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="859809" cy="2322666"/>
             <wp:effectExtent l="0" t="0" r="0" b="1905"/>
             <wp:wrapNone/>
             <wp:docPr id="6" name="Picture 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 11"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId13" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="859809" cy="2322666"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="419C5FAF" w14:textId="04DFFDBC" w:rsidR="00965913" w:rsidRPr="00965913" w:rsidRDefault="005E0BF2" w:rsidP="00965913">
+    <w:p w14:paraId="419C5FAF" w14:textId="5834CC22" w:rsidR="00965913" w:rsidRPr="00965913" w:rsidRDefault="005E0BF2" w:rsidP="00965913">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1222230C" wp14:editId="15036222">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1222230C" wp14:editId="10BFBF2E">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>4593619</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>109845</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1442235" cy="2004990"/>
             <wp:effectExtent l="0" t="0" r="5715" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 9"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId11" cstate="print">
+                    <a:blip r:embed="rId14" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="15335" r="12732"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1442235" cy="2004990"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E183A84" w14:textId="7C114362" w:rsidR="00965913" w:rsidRPr="00965913" w:rsidRDefault="00953773" w:rsidP="00965913">
+    <w:p w14:paraId="1E183A84" w14:textId="5616D0B0" w:rsidR="00965913" w:rsidRPr="00965913" w:rsidRDefault="00953773" w:rsidP="00965913">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="436A5D97" wp14:editId="5F8AC0AD">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="436A5D97" wp14:editId="08B0651B">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>165346</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1569493" cy="1569493"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="4" name="Picture 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 7"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12" cstate="print">
+                    <a:blip r:embed="rId15" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1569493" cy="1569493"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13E950C8" w14:textId="73008AD5" w:rsidR="00965913" w:rsidRPr="00965913" w:rsidRDefault="00965913" w:rsidP="00965913"/>
+    <w:p w14:paraId="13E950C8" w14:textId="3B02742F" w:rsidR="00965913" w:rsidRPr="00965913" w:rsidRDefault="00965913" w:rsidP="00965913"/>
     <w:p w14:paraId="6065E104" w14:textId="05DC3687" w:rsidR="00965913" w:rsidRPr="00965913" w:rsidRDefault="00965913" w:rsidP="00965913"/>
     <w:p w14:paraId="34D9B6E7" w14:textId="1A9474BD" w:rsidR="00965913" w:rsidRPr="00965913" w:rsidRDefault="00965913" w:rsidP="00965913"/>
     <w:p w14:paraId="078331A4" w14:textId="4F79C63A" w:rsidR="00965913" w:rsidRPr="00965913" w:rsidRDefault="00965913" w:rsidP="00965913"/>
     <w:p w14:paraId="4FFBF2A3" w14:textId="7CDFA277" w:rsidR="00965913" w:rsidRPr="00965913" w:rsidRDefault="00965913" w:rsidP="00965913"/>
     <w:p w14:paraId="5DD529CA" w14:textId="5335BDBF" w:rsidR="00965913" w:rsidRPr="00965913" w:rsidRDefault="00953773" w:rsidP="00965913">
       <w:r w:rsidRPr="005257B2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52ED9E75" wp14:editId="1D05021A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>2087245</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>143263</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1623695" cy="272415"/>
                 <wp:effectExtent l="0" t="0" r="14605" b="13335"/>
@@ -1007,116 +1066,116 @@
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1623695" cy="272415"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="261EFA56" w14:textId="0AC6C7B1" w:rsidR="005257B2" w:rsidRPr="00377EBA" w:rsidRDefault="005257B2" w:rsidP="005257B2">
+                          <w:p w14:paraId="261EFA56" w14:textId="156BCC7E" w:rsidR="005257B2" w:rsidRPr="00377EBA" w:rsidRDefault="005257B2" w:rsidP="005257B2">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00377EBA">
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Shorts £</w:t>
                             </w:r>
-                            <w:r w:rsidR="00065718">
+                            <w:r w:rsidR="00154B91">
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>9</w:t>
+                              <w:t>10</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="52ED9E75" id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:164.35pt;margin-top:11.3pt;width:127.85pt;height:21.45pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3S0J7FQIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhxk7QxohRdugwD&#10;ugvQ7QNkWY6FyaImKbGzrx8lu2l2exnmB0E0qUPy8HB927eaHKXzCgyjs8mUEmkEVMrsGf3yeffq&#10;hhIfuKm4BiMZPUlPbzcvX6w7W8gcGtCVdARBjC86y2gTgi2yzItGttxPwEqDzhpcywOabp9VjneI&#10;3uosn06XWQeusg6E9B7/3g9Oukn4dS1F+FjXXgaiGcXaQjpdOst4Zps1L/aO20aJsQz+D1W0XBlM&#10;eoa654GTg1O/QbVKOPBQh4mANoO6VkKmHrCb2fSXbh4bbmXqBcnx9kyT/3+w4sPx0X5yJPSvoccB&#10;pia8fQDx1RMD24abvbxzDrpG8goTzyJlWWd9MT6NVPvCR5Cyew8VDpkfAiSgvnZtZAX7JIiOAzid&#10;SZd9ICKmXOZXy9WCEoG+/DqfzxYpBS+eXlvnw1sJLYkXRh0ONaHz44MPsRpePIXEZB60qnZK62S4&#10;fbnVjhw5CmCXvhH9pzBtSMfoapEvBgL+CjFN358gWhVQyVq1jN6cg3gRaXtjqqSzwJUe7liyNiOP&#10;kbqBxNCXPVEVo1cxQaS1hOqExDoYhIuLhpcG3HdKOhQto/7bgTtJiX5ncDir2XweVZ6M+eI6R8Nd&#10;espLDzcCoRgNlAzXbUibEXkzcIdDrFXi97mSsWQUY6J9XJyo9ks7RT2v9+YHAAAA//8DAFBLAwQU&#10;AAYACAAAACEAU8gG+OAAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVIbBB1&#10;SJM0hEwqhASCHbQVbN14mkT4EWw3DX+PWcFydI/uPVOvZ63YRM4P1iDcLBJgZForB9Mh7LaP1yUw&#10;H4SRQllDCN/kYd2cn9WikvZk3mjahI7FEuMrgdCHMFac+7YnLfzCjmRidrBOixBP13HpxCmWa8XT&#10;JCm4FoOJC70Y6aGn9nNz1Ahl9jx9+Jfl63tbHNRtuFpNT18O8fJivr8DFmgOfzD86kd1aKLT3h6N&#10;9EwhLNNyFVGENC2ARSAvswzYHqHIc+BNzf9/0PwAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA90tCexUCAAAmBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAU8gG+OAAAAAJAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="261EFA56" w14:textId="0AC6C7B1" w:rsidR="005257B2" w:rsidRPr="00377EBA" w:rsidRDefault="005257B2" w:rsidP="005257B2">
+                    <w:p w14:paraId="261EFA56" w14:textId="156BCC7E" w:rsidR="005257B2" w:rsidRPr="00377EBA" w:rsidRDefault="005257B2" w:rsidP="005257B2">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00377EBA">
                         <w:rPr>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Shorts £</w:t>
                       </w:r>
-                      <w:r w:rsidR="00065718">
+                      <w:r w:rsidR="00154B91">
                         <w:rPr>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>9</w:t>
+                        <w:t>10</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="005257B2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="291BE6FA" wp14:editId="39702CA5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>4475518</wp:posOffset>
                 </wp:positionH>
@@ -1136,109 +1195,109 @@
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1651000" cy="490855"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="4B224A5A" w14:textId="60EF2FB6" w:rsidR="005257B2" w:rsidRPr="00377EBA" w:rsidRDefault="005257B2" w:rsidP="005257B2">
+                          <w:p w14:paraId="4B224A5A" w14:textId="2DFFC882" w:rsidR="005257B2" w:rsidRPr="00377EBA" w:rsidRDefault="005257B2" w:rsidP="005257B2">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00377EBA">
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>Championship Trousers £2</w:t>
+                              <w:t>Trousers £2</w:t>
                             </w:r>
                             <w:r w:rsidR="00065718">
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>3</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="291BE6FA" id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:352.4pt;margin-top:15.65pt;width:130pt;height:38.65pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB512xIFQIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0mrZqxR02l0FCGN&#10;gTT4AY7jNBa2z9huk/LrOTtZ14F4QeTB8uXO33333d36ZtCKHIXzEkxF57OcEmE4NNLsK/rt6+7N&#10;NSU+MNMwBUZU9CQ8vdm8frXubSkW0IFqhCMIYnzZ24p2IdgyyzzvhGZ+BlYYdLbgNAtoun3WONYj&#10;ulbZIs+vsh5cYx1w4T3+vRuddJPw21bw8LltvQhEVRS5hXS6dNbxzDZrVu4ds53kEw32Dyw0kwaT&#10;nqHuWGDk4OQfUFpyBx7aMOOgM2hbyUWqAauZ579V89gxK1ItKI63Z5n8/4PlD8dH+8WRMLyDARuY&#10;ivD2Hvh3TwxsO2b24tY56DvBGkw8j5JlvfXl9DRK7UsfQer+EzTYZHYIkICG1umoCtZJEB0bcDqL&#10;LoZAeEx5VczzHF0cfctVfl0UKQUrn15b58MHAZrES0UdNjWhs+O9D5ENK59CYjIPSjY7qVQy3L7e&#10;KkeODAdgl74J/UWYMqSv6KpYFKMAf4VAppHsmPUFhJYBJ1lJXdHrcxAro2zvTZPmLDCpxjtSVmbS&#10;MUo3ihiGeiCyQRligihrDc0JhXUwDi4uGl46cD8p6XFoK+p/HJgTlKiPBpuzmi+XccqTsSzeLtBw&#10;l5760sMMR6iKBkrG6zakzYi6GbjFJrYy6fvMZKKMw5hknxYnTvulnaKe13vzCwAA//8DAFBLAwQU&#10;AAYACAAAACEAvD62ut8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkLogl&#10;o1PXlaYTQgLBDQbarlmTtRWJU5KsK2+Pd4Kj7U+/v79aT86y0YTYe5QwnwlgBhuve2wlfH483RbA&#10;YlKolfVoJPyYCOv68qJSpfYnfDfjJrWMQjCWSkKX0lByHpvOOBVnfjBIt4MPTiUaQ8t1UCcKd5bf&#10;CZFzp3qkD50azGNnmq/N0UkoFi/jLr5mb9smP9hVulmOz99Byuur6eEeWDJT+oPhrE/qUJPT3h9R&#10;R2YlLMWC1JOEbJ4BI2CVnxd7IkWRA68r/r9C/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQB512xIFQIAACYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQC8Pra63wAAAAoBAAAPAAAAAAAAAAAAAAAAAG8EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="4B224A5A" w14:textId="60EF2FB6" w:rsidR="005257B2" w:rsidRPr="00377EBA" w:rsidRDefault="005257B2" w:rsidP="005257B2">
+                    <w:p w14:paraId="4B224A5A" w14:textId="2DFFC882" w:rsidR="005257B2" w:rsidRPr="00377EBA" w:rsidRDefault="005257B2" w:rsidP="005257B2">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00377EBA">
                         <w:rPr>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>Championship Trousers £2</w:t>
+                        <w:t>Trousers £2</w:t>
                       </w:r>
                       <w:r w:rsidR="00065718">
                         <w:rPr>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>3</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="005E0BF2" w:rsidRPr="005257B2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -1516,59 +1575,59 @@
         </w:rPr>
         <w:t>Please u</w:t>
       </w:r>
       <w:r w:rsidR="00377EBA" w:rsidRPr="00377EBA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">se the Sporting Touch club shop website </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">below and direct yourself to the Shrewsbury Colleges Group shop </w:t>
       </w:r>
       <w:r w:rsidR="00377EBA" w:rsidRPr="00377EBA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to place your order:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40651509" w14:textId="0B7CC04A" w:rsidR="005E0BF2" w:rsidRDefault="00000000" w:rsidP="00965913">
+    <w:p w14:paraId="40651509" w14:textId="0B7CC04A" w:rsidR="005E0BF2" w:rsidRDefault="005E0BF2" w:rsidP="00965913">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="005E0BF2" w:rsidRPr="006D5C84">
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="006D5C84">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.sportingtouch.com/club-shops/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6230090B" w14:textId="746DEE09" w:rsidR="00965913" w:rsidRDefault="00965913" w:rsidP="00965913">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00377EBA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please note, once you place your order it is the responsibility of </w:t>
       </w:r>
       <w:r w:rsidR="00377EBA" w:rsidRPr="00377EBA">
         <w:rPr>
@@ -1599,303 +1658,344 @@
         <w:t>ouch for the fulfilment of your order and the college</w:t>
       </w:r>
       <w:r w:rsidR="00377EBA" w:rsidRPr="00377EBA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> do not hold any accountability for the order. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3851CA74" w14:textId="4FE0C4BC" w:rsidR="005E0BF2" w:rsidRDefault="005E0BF2" w:rsidP="00965913">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If you have any questions regarding placing an order, please contact your personal tutor on the email below:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A9A56E7" w14:textId="4E431335" w:rsidR="005E0BF2" w:rsidRPr="00377EBA" w:rsidRDefault="00000000" w:rsidP="00965913">
+    <w:p w14:paraId="1A9A56E7" w14:textId="4E431335" w:rsidR="005E0BF2" w:rsidRPr="00377EBA" w:rsidRDefault="005E0BF2" w:rsidP="00965913">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="005E0BF2" w:rsidRPr="006D5C84">
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="006D5C84">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>markbi@shrewsbury.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="005E0BF2" w:rsidRPr="00377EBA">
-      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56D776A3" w14:textId="77777777" w:rsidR="005B1372" w:rsidRDefault="005B1372" w:rsidP="002F72EA">
+    <w:p w14:paraId="1893CC36" w14:textId="77777777" w:rsidR="00E56E05" w:rsidRDefault="00E56E05" w:rsidP="002F72EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4E169D1B" w14:textId="77777777" w:rsidR="005B1372" w:rsidRDefault="005B1372" w:rsidP="002F72EA">
+    <w:p w14:paraId="2678691B" w14:textId="77777777" w:rsidR="00E56E05" w:rsidRDefault="00E56E05" w:rsidP="002F72EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...26 lines deleted...]
-  <w:p w14:paraId="1D57FF5A" w14:textId="77777777" w:rsidR="002F72EA" w:rsidRDefault="002F72EA">
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="39007E48" w14:textId="5533B530" w:rsidR="00F22C07" w:rsidRDefault="00F22C07">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4DD0D9D3" wp14:editId="1BC52084">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3BBADD83" wp14:editId="189C2D8F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
-            <wp:posOffset>-723843</wp:posOffset>
+            <wp:posOffset>3665220</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-245091</wp:posOffset>
+            <wp:posOffset>-127635</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="2323058" cy="504968"/>
-          <wp:effectExtent l="0" t="0" r="1270" b="9525"/>
+          <wp:extent cx="2716194" cy="571493"/>
+          <wp:effectExtent l="0" t="0" r="0" b="635"/>
           <wp:wrapNone/>
-          <wp:docPr id="1" name="Picture 1" descr="See the source image"/>
+          <wp:docPr id="1985938211" name="Picture 7" descr="Shrewsbury Colleges Group"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 1" descr="See the source image"/>
+                  <pic:cNvPr id="0" name="Picture 1" descr="Shrewsbury Colleges Group"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill>
+                <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect/>
+                  <a:srcRect t="36490" b="36951"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="2323058" cy="504968"/>
+                    <a:ext cx="2716194" cy="571493"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="028E537F" w14:textId="77777777" w:rsidR="00E56E05" w:rsidRDefault="00E56E05" w:rsidP="002F72EA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="2DA170A4" w14:textId="77777777" w:rsidR="00E56E05" w:rsidRDefault="00E56E05" w:rsidP="002F72EA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1D57FF5A" w14:textId="6A6E7E2C" w:rsidR="002F72EA" w:rsidRDefault="00470B0F">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> INCLUDEPICTURE "/Users/markbissell/Library/Group Containers/UBF8T346G9.ms/WebArchiveCopyPasteTempFiles/com.microsoft.Word/college-logo.jpg?h=325&amp;w=325&amp;quality=70&amp;scale=canvas" \* MERGEFORMATINET </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="80"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002F72EA"/>
     <w:rsid w:val="00065718"/>
+    <w:rsid w:val="00154B91"/>
+    <w:rsid w:val="002105BC"/>
     <w:rsid w:val="002A7876"/>
+    <w:rsid w:val="002C53BC"/>
     <w:rsid w:val="002F72EA"/>
     <w:rsid w:val="00377EBA"/>
+    <w:rsid w:val="003912E0"/>
     <w:rsid w:val="003D0B59"/>
+    <w:rsid w:val="00470B0F"/>
     <w:rsid w:val="005257B2"/>
+    <w:rsid w:val="005840E8"/>
     <w:rsid w:val="005B1372"/>
     <w:rsid w:val="005E0BF2"/>
     <w:rsid w:val="007444A6"/>
     <w:rsid w:val="008C0D85"/>
     <w:rsid w:val="00953773"/>
     <w:rsid w:val="00965913"/>
     <w:rsid w:val="00B079D7"/>
+    <w:rsid w:val="00BA5228"/>
+    <w:rsid w:val="00D77AE8"/>
+    <w:rsid w:val="00E56E05"/>
+    <w:rsid w:val="00E975DB"/>
+    <w:rsid w:val="00F166BA"/>
+    <w:rsid w:val="00F22C07"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="46AD06B6"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1559D3CD-0666-4D04-898D-3CA0BAB69D8F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2359,62 +2459,63 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00377EBA"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005E0BF2"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sportingtouch.com/club-shops/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:markbi@shrewsbury.ac.uk" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:markbi@shrewsbury.ac.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sportingtouch.com/club-shops/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2681,50 +2782,70 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="172cb013-13e9-46a5-a257-da0c5680d70d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="7166d63d-0630-4c05-856f-20cfb7fa1c1d" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006D9941A7308A8B41996FCC1EFD3C24F3" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ca8a4c6d323336f964ec41527bd2f1e5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="172cb013-13e9-46a5-a257-da0c5680d70d" xmlns:ns3="7166d63d-0630-4c05-856f-20cfb7fa1c1d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c19967d5f5f7539376e52503e2ebf2ef" ns2:_="" ns3:_="">
     <xsd:import namespace="172cb013-13e9-46a5-a257-da0c5680d70d"/>
     <xsd:import namespace="7166d63d-0630-4c05-856f-20cfb7fa1c1d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -2909,114 +3030,121 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{890445EC-ABD1-4563-AF1E-549438F352E6}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED81AE92-49C8-460C-8185-34087B22FBC2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="172cb013-13e9-46a5-a257-da0c5680d70d"/>
+    <ds:schemaRef ds:uri="7166d63d-0630-4c05-856f-20cfb7fa1c1d"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{65B2296C-58B8-4A25-BABC-57422CC7CA63}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{65B2296C-58B8-4A25-BABC-57422CC7CA63}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED81AE92-49C8-460C-8185-34087B22FBC2}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{890445EC-ABD1-4563-AF1E-549438F352E6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="172cb013-13e9-46a5-a257-da0c5680d70d"/>
+    <ds:schemaRef ds:uri="7166d63d-0630-4c05-856f-20cfb7fa1c1d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>122</Words>
-  <Characters>697</Characters>
+  <Words>209</Words>
+  <Characters>1192</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>9</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>818</CharactersWithSpaces>
+  <CharactersWithSpaces>1399</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Mark Bissell</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101006D9941A7308A8B41996FCC1EFD3C24F3</vt:lpwstr>
   </property>
 </Properties>
 </file>