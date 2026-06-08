--- v0 (2025-10-21)
+++ v1 (2026-06-08)
@@ -1,2152 +1,1986 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3571BCA1" w14:textId="0152ACC7" w:rsidR="005D5BC1" w:rsidRPr="00097194" w:rsidRDefault="00097194" w:rsidP="3CD07285">
+    <w:p w14:paraId="1A6CDCD4" w14:textId="77777777" w:rsidR="00BB4026" w:rsidRDefault="00FE2C81">
       <w:pPr>
-        <w:jc w:val="center"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3CD07285">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidRPr="00FE2C81">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Summer Homework</w:t>
+        <w:t>Health and Social Care Summer Home-Work Task</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB4026">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FCB3814" w14:textId="4F6B32F4" w:rsidR="00901295" w:rsidRDefault="00901295" w:rsidP="3CD07285">
+    <w:p w14:paraId="0F8D5E36" w14:textId="5619C81A" w:rsidR="002C351F" w:rsidRDefault="00BB4026">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3CD07285">
-[...3 lines deleted...]
-        <w:t>Welcome to Health and Social Care, we have three units to study this year, and we will be starting with;</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>To be completed by:</w:t>
+      </w:r>
+      <w:r w:rsidR="0029260C">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0029260C" w:rsidRPr="0029260C">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">August 21st 2026 </w:t>
+      </w:r>
+      <w:r w:rsidR="000B4382" w:rsidRPr="000B4382">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Email to</w:t>
+      </w:r>
+      <w:r w:rsidR="000B4382">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidR="00D220A0" w:rsidRPr="00B5181A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>andrewsh@shrewsbury.ac.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00BC45B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Level 2)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21C8A2FE" w14:textId="49E8A9C2" w:rsidR="00901295" w:rsidRDefault="00901295" w:rsidP="3CD07285">
+    <w:p w14:paraId="006236BB" w14:textId="4BAD1AC9" w:rsidR="00BC45B6" w:rsidRPr="00BB4026" w:rsidRDefault="00BC45B6">
       <w:pPr>
-        <w:jc w:val="center"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3CD07285">
-[...3 lines deleted...]
-        <w:t>‘F090: Principles of Health and Social Care’</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                           </w:t>
       </w:r>
-    </w:p>
-[...320 lines deleted...]
-        <w:t>your points</w:t>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidRPr="00B5181A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>helenc@shrewsbury.ac.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Level 3)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="720" w:type="dxa"/>
+        <w:tblW w:w="10673" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4868"/>
-        <w:gridCol w:w="4868"/>
+        <w:gridCol w:w="4325"/>
+        <w:gridCol w:w="3140"/>
+        <w:gridCol w:w="3208"/>
       </w:tblGrid>
-      <w:tr w:rsidR="3CD07285" w14:paraId="0DCA1DAF" w14:textId="77777777" w:rsidTr="3CD07285">
+      <w:tr w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w14:paraId="7CC607E9" w14:textId="77777777" w:rsidTr="009A0550">
         <w:trPr>
-          <w:trHeight w:val="368"/>
+          <w:trHeight w:val="765"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4868" w:type="dxa"/>
+            <w:tcW w:w="4325" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B0BC0BE" w14:textId="4AAA0632" w:rsidR="5424934E" w:rsidRDefault="5424934E" w:rsidP="3CD07285">
+          <w:p w14:paraId="1D266EEF" w14:textId="77777777" w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w:rsidRDefault="00FE2C81" w:rsidP="00FE2C81">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3CD07285">
-[...5 lines deleted...]
-              <w:t>Individuality</w:t>
+            <w:r w:rsidRPr="00FE2C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Your Name</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE2C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE2C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4868" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="3140" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7FC82F75" w14:textId="0C511947" w:rsidR="5424934E" w:rsidRDefault="5424934E">
-[...58 lines deleted...]
-          <w:p w14:paraId="64AC6D53" w14:textId="474CA98A" w:rsidR="5424934E" w:rsidRDefault="5424934E" w:rsidP="3CD07285">
+          <w:p w14:paraId="7885F233" w14:textId="77777777" w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w:rsidRDefault="00FE2C81" w:rsidP="00FE2C81">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...231 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4868" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="3208" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3FA357CC" w14:textId="77777777" w:rsidR="00136035" w:rsidRDefault="00136035"/>
+          <w:p w14:paraId="667A7A99" w14:textId="683FF424" w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w:rsidRDefault="00FE2C81" w:rsidP="00FE2C81">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE2C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE2C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03BE2D22" w14:textId="354B1DB6" w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w:rsidRDefault="00FE2C81" w:rsidP="00FE2C81">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31D613E5" w14:textId="77777777" w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w:rsidRDefault="00FE2C81" w:rsidP="00FE2C81">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE2C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE2C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w14:paraId="0335A154" w14:textId="77777777" w:rsidTr="00FE2C81">
+        <w:trPr>
+          <w:trHeight w:val="303"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4325" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="542A8009" w14:textId="77777777" w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w:rsidRDefault="00FE2C81" w:rsidP="00FE2C81">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE2C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Area of Residence</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE2C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE2C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3140" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13EC983C" w14:textId="77777777" w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w:rsidRDefault="00FE2C81" w:rsidP="00FE2C81">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3208" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D7EC5FD" w14:textId="45A988A9" w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w:rsidRDefault="00FE2C81" w:rsidP="00FE2C81">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE2C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23BF1675" w14:textId="77777777" w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w:rsidRDefault="00FE2C81" w:rsidP="00FE2C81">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE2C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE2C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74CD4DFC" w14:textId="77777777" w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w:rsidRDefault="00FE2C81" w:rsidP="00FE2C81">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE2C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w14:paraId="1A1C9E8B" w14:textId="77777777" w:rsidTr="00FE2C81">
+        <w:trPr>
+          <w:trHeight w:val="303"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4325" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B7AD2D5" w14:textId="31C178CF" w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w:rsidRDefault="00FE2C81" w:rsidP="00FE2C81">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE2C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>GCSE</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE2C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FE2C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Maths</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FE2C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE2C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Grade</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE2C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE2C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(predicted)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE2C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE2C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3140" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6387909C" w14:textId="77777777" w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w:rsidRDefault="00FE2C81" w:rsidP="00FE2C81">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3208" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71F6FB83" w14:textId="7698EB4B" w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w:rsidRDefault="00FE2C81" w:rsidP="00FE2C81">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE2C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B1BC208" w14:textId="5C161B47" w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w:rsidRDefault="00FE2C81" w:rsidP="00FE2C81">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62EF870B" w14:textId="77777777" w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w:rsidRDefault="00FE2C81" w:rsidP="00FE2C81">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE2C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE2C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w14:paraId="14434177" w14:textId="77777777" w:rsidTr="009A0550">
+        <w:trPr>
+          <w:trHeight w:val="451"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4325" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56FB0366" w14:textId="46EC02DE" w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w:rsidRDefault="00FE2C81" w:rsidP="00FE2C81">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE2C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>GCSE English Grade</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE2C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE2C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(Predicted)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE2C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE2C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3140" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0329CF51" w14:textId="77777777" w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w:rsidRDefault="00FE2C81" w:rsidP="00FE2C81">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3208" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76BE5623" w14:textId="62C38DF5" w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w:rsidRDefault="00FE2C81" w:rsidP="00FE2C81">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE2C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EFB871B" w14:textId="6F3C1AB4" w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w:rsidRDefault="00FE2C81" w:rsidP="00FE2C81">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="127B0388" w14:textId="77777777" w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w:rsidRDefault="00FE2C81" w:rsidP="00FE2C81">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE2C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A0550" w:rsidRPr="00FE2C81" w14:paraId="55BFE12E" w14:textId="77777777" w:rsidTr="00FE2C81">
+        <w:trPr>
+          <w:trHeight w:val="303"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4325" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D224BC2" w14:textId="45368443" w:rsidR="009A0550" w:rsidRPr="00FE2C81" w:rsidRDefault="009A0550" w:rsidP="00FE2C81">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>GCSE Science Grade (Predicted)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3140" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47C11A62" w14:textId="77777777" w:rsidR="009A0550" w:rsidRPr="00FE2C81" w:rsidRDefault="009A0550" w:rsidP="00FE2C81">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3208" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="561DF153" w14:textId="77777777" w:rsidR="009A0550" w:rsidRPr="00FE2C81" w:rsidRDefault="009A0550" w:rsidP="00FE2C81">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w14:paraId="2EE5E17D" w14:textId="77777777" w:rsidTr="00FE2C81">
+        <w:trPr>
+          <w:trHeight w:val="303"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4325" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73332986" w14:textId="77777777" w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w:rsidRDefault="00FE2C81" w:rsidP="00FE2C81">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE2C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Friends you would like to be grouped with (they must be studying</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE2C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE2C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>the same level course as you)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE2C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE2C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3140" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6DE4B17C" w14:textId="77777777" w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w:rsidRDefault="00FE2C81" w:rsidP="00FE2C81">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3208" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0CCCFBD5" w14:textId="76030BB2" w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w:rsidRDefault="00FE2C81" w:rsidP="00FE2C81">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w14:paraId="29CAD63D" w14:textId="77777777" w:rsidTr="00FE2C81">
+        <w:trPr>
+          <w:trHeight w:val="303"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4325" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44083A59" w14:textId="77777777" w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w:rsidRDefault="00FE2C81" w:rsidP="00FE2C81">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE2C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Part- Time work Commitments</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE2C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE2C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3140" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53FAC238" w14:textId="77777777" w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w:rsidRDefault="00FE2C81" w:rsidP="00FE2C81">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3208" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0AB33C2E" w14:textId="7979E2B2" w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w:rsidRDefault="00FE2C81" w:rsidP="00FE2C81">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19186E01" w14:textId="711C8FB2" w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w:rsidRDefault="00FE2C81" w:rsidP="00FE2C81">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5940E62B" w14:textId="77777777" w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w:rsidRDefault="00FE2C81" w:rsidP="00FE2C81">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE2C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE2C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w14:paraId="20E39225" w14:textId="77777777" w:rsidTr="00FE2C81">
+        <w:trPr>
+          <w:trHeight w:val="303"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4325" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6589BB19" w14:textId="77777777" w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w:rsidRDefault="00FE2C81" w:rsidP="00FE2C81">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE2C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Any other comments</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE2C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE2C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE2C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3140" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B23D1D3" w14:textId="77777777" w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w:rsidRDefault="00FE2C81" w:rsidP="00FE2C81">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3208" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6FDB9F39" w14:textId="55F9CC6A" w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w:rsidRDefault="00FE2C81" w:rsidP="00FE2C81">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE2C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE2C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5778322F" w14:textId="3F9123BA" w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w:rsidRDefault="00FE2C81" w:rsidP="00FE2C81">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE2C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="392A253E" w14:textId="77777777" w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w:rsidRDefault="00FE2C81" w:rsidP="00FE2C81">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE2C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE2C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4BA127FC" w14:textId="77A96B3B" w:rsidR="002D0CE4" w:rsidRDefault="18A056B1" w:rsidP="3CD07285">
+    <w:p w14:paraId="70869FBF" w14:textId="77777777" w:rsidR="00FE2C81" w:rsidRDefault="00FE2C81"/>
+    <w:p w14:paraId="728F846D" w14:textId="4577E673" w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w:rsidRDefault="00FE2C81">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3CD07285">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidRPr="00FE2C81">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Section 2</w:t>
+        <w:t xml:space="preserve">Research Task: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7303B941" w14:textId="30F88826" w:rsidR="002D0CE4" w:rsidRDefault="18A056B1" w:rsidP="3CD07285">
+    <w:p w14:paraId="134796EC" w14:textId="066F3DAD" w:rsidR="00FE2C81" w:rsidRDefault="00FE2C81">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3CD07285">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Ted Talk (reference 3) on the Dementia Village. </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">In preparation for your chosen course the Health and Social Care Team would like you to consider your careers goals. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AB01972" w14:textId="34807460" w:rsidR="002D0CE4" w:rsidRDefault="7263E82C" w:rsidP="3CD07285">
+    <w:p w14:paraId="65B13645" w14:textId="3F6D07D8" w:rsidR="00FE2C81" w:rsidRDefault="00FE2C81">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3CD07285">
-[...3 lines deleted...]
-        <w:t>S</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">For your summer homework we would like you to research two </w:t>
       </w:r>
-      <w:r w:rsidR="3260C481" w:rsidRPr="3CD07285">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">ummarise what the dementia village is about </w:t>
+      <w:r w:rsidR="00EA33A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>careers</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Health and Social Care that interest you. This can be any career in the field e.g. Nursing, Social Work, Midwifery, Children’s Nursing, Paramedics, Biomedical Scientist, Radiographer, Physiotherapist, Speech and Language Therapist etc. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7996A1D7" w14:textId="343C733A" w:rsidR="002D0CE4" w:rsidRDefault="3260C481" w:rsidP="3CD07285">
+    <w:p w14:paraId="17345F71" w14:textId="77777777" w:rsidR="00FE2C81" w:rsidRDefault="00FE2C81">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3CD07285">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">List three statements that you found interesting </w:t>
+    </w:p>
+    <w:p w14:paraId="65932CD6" w14:textId="4FE3DD85" w:rsidR="00FE2C81" w:rsidRDefault="00FE2C81">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">You must create a 500-word written report and include the following: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="673A811A" w14:textId="2572DD51" w:rsidR="002D0CE4" w:rsidRDefault="582B8E60" w:rsidP="3CD07285">
+    <w:p w14:paraId="2B74F4EE" w14:textId="30674316" w:rsidR="00FE2C81" w:rsidRPr="00EA33A2" w:rsidRDefault="00FE2C81" w:rsidP="00FE2C81">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3CD07285">
-[...3 lines deleted...]
-        <w:t>Select three ‘elements of person</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">A1) A description of one professional to include their everyday duties or service users they would support. </w:t>
       </w:r>
-      <w:r w:rsidR="12932BB9" w:rsidRPr="3CD07285">
-[...9 lines deleted...]
-        <w:t xml:space="preserve">centred care’ from above and explain how these were met in the Dementia Village </w:t>
+      <w:r w:rsidR="00EA33A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>E.g. What is a Nurse? What do they do?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="618CA61F" w14:textId="1ABA5AF1" w:rsidR="002D0CE4" w:rsidRDefault="37E14C62" w:rsidP="3CD07285">
+    <w:p w14:paraId="4D41EDD2" w14:textId="04A42B8A" w:rsidR="00FE2C81" w:rsidRPr="00EA33A2" w:rsidRDefault="00FE2C81" w:rsidP="00FE2C81">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-          <w:u w:val="single"/>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3CD07285">
-[...4 lines deleted...]
-        <w:t>References</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>A2) A comparison to another professional: (Consider how they are similar and how they are different)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA33A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA33A2" w:rsidRPr="00EA33A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>E.g. How are Nurses and Social Workers different? What</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA33A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> area of a personal </w:t>
+      </w:r>
+      <w:r w:rsidR="000C0716">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>well-being</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA33A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do they support for example Physical, Intellectual, Emotional or Social</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AA66BF1" w14:textId="3F73F2C6" w:rsidR="002D0CE4" w:rsidRDefault="6A61D376" w:rsidP="3CD07285">
+    <w:p w14:paraId="018A3293" w14:textId="305E6D3A" w:rsidR="00FE2C81" w:rsidRPr="00EA33A2" w:rsidRDefault="00FE2C81" w:rsidP="00FE2C81">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3CD07285">
-[...4 lines deleted...]
-        <w:t>[1]</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">A3) A review of the difficulties of your favourite professional </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8">
-[...20 lines deleted...]
-        <w:t xml:space="preserve">[2] </w:t>
+      <w:r w:rsidR="00EA33A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">and how you think your personal qualities could overcome these difficulties. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9">
-[...14 lines deleted...]
-        <w:t xml:space="preserve">[3] </w:t>
+      <w:r w:rsidR="00EA33A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E.g. Nurses may face issues with sensitive </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00EA33A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">information or very personal care – do you have the patience and compassion to help support the service users and overcome this challenging aspect of the profession. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53A62198" w14:textId="77777777" w:rsidR="0022376E" w:rsidRDefault="0022376E"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId12"/>
+    <w:p w14:paraId="16F252E8" w14:textId="77777777" w:rsidR="00EA33A2" w:rsidRDefault="00EA33A2" w:rsidP="00FE2C81">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F6006D7" w14:textId="77777777" w:rsidR="00EA33A2" w:rsidRPr="00FE2C81" w:rsidRDefault="00EA33A2" w:rsidP="00FE2C81">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E1EE52F" w14:textId="77777777" w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w:rsidRDefault="00FE2C81">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00FE2C81" w:rsidRPr="00FE2C81" w:rsidSect="00FE2C81">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Century Gothic">
-    <w:panose1 w:val="020B0502020202020204"/>
+  <w:font w:name="Comic Sans MS">
+    <w:panose1 w:val="030F0702030302020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="script"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000687" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
-</file>
-[...107 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="228E871C"/>
+    <w:nsid w:val="2E4F57FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A60C9600"/>
-    <w:lvl w:ilvl="0" w:tplc="E9E6AE32">
+    <w:tmpl w:val="0A48E606"/>
+    <w:lvl w:ilvl="0" w:tplc="19B82E14">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...971 lines deleted...]
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
@@ -2184,441 +2018,117 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...232 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="1732149171">
+  <w:num w:numId="1" w16cid:durableId="913588044">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...22 lines deleted...]
-    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00097194"/>
-[...76 lines deleted...]
-    <w:rsid w:val="7F287E5A"/>
+    <w:rsidRoot w:val="00FE2C81"/>
+    <w:rsid w:val="000B4382"/>
+    <w:rsid w:val="000C0716"/>
+    <w:rsid w:val="0029260C"/>
+    <w:rsid w:val="002C351F"/>
+    <w:rsid w:val="002E3444"/>
+    <w:rsid w:val="003D7374"/>
+    <w:rsid w:val="00474CEC"/>
+    <w:rsid w:val="00547E36"/>
+    <w:rsid w:val="005B077C"/>
+    <w:rsid w:val="006D668A"/>
+    <w:rsid w:val="007E5EE7"/>
+    <w:rsid w:val="0092082E"/>
+    <w:rsid w:val="009A0550"/>
+    <w:rsid w:val="00BB4026"/>
+    <w:rsid w:val="00BC45B6"/>
+    <w:rsid w:val="00D220A0"/>
+    <w:rsid w:val="00EA33A2"/>
+    <w:rsid w:val="00FE2C81"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="5E99A13C"/>
+  <w14:docId w14:val="738458CA"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{A2F61383-4F01-4FD4-B3CF-10272434DB73}"/>
+  <w15:docId w15:val="{0FFC2628-1E24-4311-B891-C78739F7DDDA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -2986,747 +2496,1157 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00097194"/>
+    <w:rsid w:val="00FE2C81"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00097194"/>
+    <w:rsid w:val="00FE2C81"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00097194"/>
+    <w:rsid w:val="00FE2C81"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00097194"/>
+    <w:rsid w:val="00FE2C81"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00097194"/>
+    <w:rsid w:val="00FE2C81"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00097194"/>
+    <w:rsid w:val="00FE2C81"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00097194"/>
+    <w:rsid w:val="00FE2C81"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00097194"/>
+    <w:rsid w:val="00FE2C81"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00097194"/>
+    <w:rsid w:val="00FE2C81"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00097194"/>
+    <w:rsid w:val="00FE2C81"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00097194"/>
+    <w:rsid w:val="00FE2C81"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00097194"/>
+    <w:rsid w:val="00FE2C81"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00097194"/>
+    <w:rsid w:val="00FE2C81"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00097194"/>
+    <w:rsid w:val="00FE2C81"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00097194"/>
+    <w:rsid w:val="00FE2C81"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00097194"/>
+    <w:rsid w:val="00FE2C81"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00097194"/>
+    <w:rsid w:val="00FE2C81"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00097194"/>
+    <w:rsid w:val="00FE2C81"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00097194"/>
+    <w:rsid w:val="00FE2C81"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00097194"/>
+    <w:rsid w:val="00FE2C81"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00097194"/>
+    <w:rsid w:val="00FE2C81"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00097194"/>
+    <w:rsid w:val="00FE2C81"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00097194"/>
+    <w:rsid w:val="00FE2C81"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00097194"/>
+    <w:rsid w:val="00FE2C81"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00097194"/>
+    <w:rsid w:val="00FE2C81"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00097194"/>
+    <w:rsid w:val="00FE2C81"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00097194"/>
+    <w:rsid w:val="00FE2C81"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00097194"/>
+    <w:rsid w:val="00FE2C81"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00097194"/>
+    <w:rsid w:val="00FE2C81"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+    <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00097194"/>
+    <w:rsid w:val="00FE2C81"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-    <w:name w:val="Header Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00097194"/>
+    <w:rsid w:val="00FE2C81"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
-[...15 lines deleted...]
-    <w:name w:val="Footer Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+    <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00097194"/>
+    <w:rsid w:val="00FE2C81"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004B5CD3"/>
+    <w:rsid w:val="00BC45B6"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004B5CD3"/>
+    <w:rsid w:val="00BC45B6"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
-  </w:style>
-[...66 lines deleted...]
-    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="418869126">
+    <w:div w:id="1977638295">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
-    </w:div>
-[...24 lines deleted...]
-      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="415589001">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1134563970">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1357779803">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1441609484">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1680620687">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1687245555">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="140587104">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="170485364">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1014114777">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2057192093">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="742797151">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1709530701">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1258758528">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="76249027">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="63190200">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1048994984">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="832447689">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="875309824">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="773482965">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1973822031">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="446389341">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="470710185">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1420713969">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1117262172">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="95372033">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="976644393">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="970017418">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="800265922">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1978023391">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="749933980">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="762605120">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1004160947">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="117576527">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1059210119">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="618144278">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2102409707">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1121923766">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="465901776">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="309527810">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="470102416">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2066758461">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.org.uk/sites/default/files/PersonCentredCareMadeSimple.pdf?fbclid=IwY2xjawKm2NFleHRuA2FlbQIxMABicmlkETF2aThHQU9LQUpHMDViSGhLAR6HjdQ5_9tkqJYmDlLW6L26QmXitNL6BRAQiXJjIuxQqfX6ZIqJpM-vqtdWhA_aem_DDQfN9dJ5CDxpH0uSYoYcg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bing.com/videos/riverview/relatedvideo?q=ted+talk+dementia+village&amp;mid=41223279160751B9446841223279160751B94468&amp;FORM=VIRE" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.propersoncentredcare.co.uk/training/video/person-centred-values-in-practice" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:helenc@shrewsbury.ac.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrewsh@shrewsbury.ac.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -3984,55 +3904,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1580</Characters>
+  <Pages>2</Pages>
+  <Words>286</Words>
+  <Characters>1636</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>Shrewsbury Colleges Group</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1854</CharactersWithSpaces>
+  <CharactersWithSpaces>1919</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Sophie Bevan</dc:creator>
+  <dc:creator>Lucy Warrilow</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>