--- v0 (2025-10-21)
+++ v1 (2026-09-10)
@@ -1,1422 +1,1289 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3D8F5BE3" w14:textId="287F0D12" w:rsidR="00111C5A" w:rsidRPr="00C3784C" w:rsidRDefault="00111C5A" w:rsidP="00C3784C">
+    <w:p w14:paraId="57FB7046" w14:textId="324F2557" w:rsidR="007A4968" w:rsidRDefault="00BF7E9A" w:rsidP="00583671">
       <w:pPr>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00C3784C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="0000CC"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Your </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DD7E6C">
+      </w:pPr>
+      <w:r w:rsidRPr="007A4968">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
+          <w:noProof/>
           <w:color w:val="0000CC"/>
-          <w:sz w:val="32"/>
-[...81 lines deleted...]
-          <w:noProof/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41CE12C3" wp14:editId="15C6AB0D">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4BB7B1B0" wp14:editId="31D77041">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="column">
-              <wp:posOffset>1871345</wp:posOffset>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>12065</wp:posOffset>
+              <wp:posOffset>190500</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1623695" cy="1524635"/>
-[...2 lines deleted...]
-            <wp:docPr id="11" name="Picture 7" descr="Deutschsprachige Länder (D-A-CH-L-Länder) Diagram | Quizlet"/>
+            <wp:extent cx="866775" cy="828675"/>
+            <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="6171" y="0"/>
+                <wp:lineTo x="2848" y="3476"/>
+                <wp:lineTo x="0" y="6952"/>
+                <wp:lineTo x="0" y="11421"/>
+                <wp:lineTo x="475" y="16883"/>
+                <wp:lineTo x="5697" y="21352"/>
+                <wp:lineTo x="6646" y="21352"/>
+                <wp:lineTo x="13767" y="21352"/>
+                <wp:lineTo x="14716" y="21352"/>
+                <wp:lineTo x="19938" y="16883"/>
+                <wp:lineTo x="20888" y="11917"/>
+                <wp:lineTo x="20888" y="7448"/>
+                <wp:lineTo x="17090" y="2483"/>
+                <wp:lineTo x="13767" y="0"/>
+                <wp:lineTo x="6171" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="61951105" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 11" descr="Deutschsprachige Länder (D-A-CH-L-Länder) Diagram | Quizlet"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="61951105" name="Picture 61951105"/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
-                  <pic:blipFill>
-                    <a:blip r:embed="rId5">
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
+                        <a:ext uri="{837473B0-CC2E-450A-ABE3-18F120FF3D39}">
+                          <a1611:picAttrSrcUrl xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" r:id="rId8"/>
+                        </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect/>
+                    <a:srcRect b="4396"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1623695" cy="1524635"/>
+                      <a:ext cx="866775" cy="828675"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49AE1A08" w14:textId="60C4F672" w:rsidR="0071778A" w:rsidRDefault="0071778A" w:rsidP="0071778A">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="5B70929A" w14:textId="01C5360C" w:rsidR="004A6516" w:rsidRPr="00583671" w:rsidRDefault="00583671" w:rsidP="007A4968">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:i/>
-          <w:iCs/>
-[...9 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:color w:val="0000CC"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00583671">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:i/>
-          <w:iCs/>
-[...76 lines deleted...]
-    <w:p w14:paraId="36DD83C5" w14:textId="0BCA3E10" w:rsidR="00111C5A" w:rsidRPr="00510614" w:rsidRDefault="00111C5A" w:rsidP="0071778A">
+          <w:color w:val="0000CC"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Your summer holiday challenge for German</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0197E2DB" w14:textId="77777777" w:rsidR="004A6516" w:rsidRPr="00F24BAC" w:rsidRDefault="004A6516" w:rsidP="004A6516">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:i/>
-          <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:lang w:val="de-DE"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00510614">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24BAC">
         <w:rPr>
           <w:b/>
-          <w:i/>
-          <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:lang w:val="de-DE"/>
-[...52 lines deleted...]
-    <w:p w14:paraId="3A366ACF" w14:textId="1475DD73" w:rsidR="00111C5A" w:rsidRPr="00A75AE3" w:rsidRDefault="00111C5A" w:rsidP="00A75AE3">
+        </w:rPr>
+        <w:t xml:space="preserve">General vocabulary and grammar revision </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EA2B49F" w14:textId="3A25BC8C" w:rsidR="00BF7E9A" w:rsidRDefault="004A6516" w:rsidP="00BF7E9A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:bCs/>
-[...179 lines deleted...]
-      <w:r w:rsidRPr="00A75AE3">
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24BAC">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This is an important part of the work I would like you to do over the summer. The reason for this is that you won’t be using the German language for over 2 months unless you actively engage with it. By accessing the following 2 links (A and B) you will feel that you learn / </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF7E9A">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">discover / </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F24BAC">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">remember more in a short amount of time. The best would be to do a little every day (or every other day </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F24BAC">
         <w:rPr>
           <mc:AlternateContent>
             <mc:Choice Requires="w16se"/>
             <mc:Fallback>
               <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
             </mc:Fallback>
           </mc:AlternateContent>
-          <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="w16se">
             <w16se:symEx w16se:font="Segoe UI Emoji" w16se:char="1F60A"/>
           </mc:Choice>
           <mc:Fallback>
             <w:t>😊</w:t>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00A75AE3">
-        <w:rPr>
+      <w:r w:rsidRPr="00F24BAC">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF7E9A">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, like a little daily snack.</w:t>
+      </w:r>
+      <w:r w:rsidR="00820CB5">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="146A4CF0" w14:textId="7F4D21A0" w:rsidR="00BF7E9A" w:rsidRPr="00BF7E9A" w:rsidRDefault="00BF7E9A" w:rsidP="00BF7E9A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF7E9A">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Please follow the instructions below:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C86ECE9" w14:textId="52F8150C" w:rsidR="004A6516" w:rsidRPr="00F24BAC" w:rsidRDefault="004A6516" w:rsidP="00BF7E9A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00F24BAC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="26"/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
+          <w:t>Nicos Weg</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F24BAC">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1F6C95A2" w14:textId="1366003E" w:rsidR="00111C5A" w:rsidRPr="00A75AE3" w:rsidRDefault="00111C5A" w:rsidP="00A75AE3">
+        <w:t xml:space="preserve"> – A1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F24BAC">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – This is the minimum I would like you to cover. </w:t>
+      </w:r>
+      <w:r w:rsidR="0046086A" w:rsidRPr="00F24BAC">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Some of it might be too easy for you. Just skip it and choose the chapters that are slightly challenging for you.</w:t>
+      </w:r>
+      <w:r w:rsidR="0078083E" w:rsidRPr="00F24BAC">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> You don’t need to do everything.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F3B6A88" w14:textId="77777777" w:rsidR="004A6516" w:rsidRPr="00F24BAC" w:rsidRDefault="004A6516" w:rsidP="004A6516">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24BAC">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Things to consider:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4572AC9C" w14:textId="77777777" w:rsidR="004A6516" w:rsidRPr="00F24BAC" w:rsidRDefault="004A6516" w:rsidP="004A6516">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24BAC">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Don’t skip the grammar. If you can’t remember the grammar, then please revisit it. In this link you will find websites you can use: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00F24BAC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="26"/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
+          <w:t>Learn German Grammar with Free Exercises</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5B54C844" w14:textId="77777777" w:rsidR="004A6516" w:rsidRPr="00F24BAC" w:rsidRDefault="004A6516" w:rsidP="004A6516">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24BAC">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Write down new vocabulary (not every single word, but more key vocabulary for the topic concerned).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="431E62A2" w14:textId="77777777" w:rsidR="0078083E" w:rsidRPr="00F24BAC" w:rsidRDefault="004A6516" w:rsidP="0078083E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24BAC">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Do the final test and send me a screen shot of your result to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00F24BAC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="26"/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
+          <w:t>marionr@shrewsbury.ac.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F24BAC">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0046086A" w:rsidRPr="00F24BAC">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>. If there is grammar in this test you find difficult, then please go back to this grammar and revisit it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="767E8321" w14:textId="77777777" w:rsidR="0078083E" w:rsidRPr="00F24BAC" w:rsidRDefault="0078083E" w:rsidP="0078083E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D0A6436" w14:textId="43E2412A" w:rsidR="004A6516" w:rsidRPr="00F24BAC" w:rsidRDefault="004A6516" w:rsidP="0078083E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00F24BAC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="26"/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
+          <w:t>Nicos Weg</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F24BAC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – A2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F24BAC">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – This is for those who want to stretch themselves a little. Same as above applies here.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42B36719" w14:textId="77777777" w:rsidR="004A6516" w:rsidRPr="00F24BAC" w:rsidRDefault="004A6516" w:rsidP="004A6516">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24BAC">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>If you attempt this, then please also send me a screen shot of your result to the email above.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13A82FA6" w14:textId="77777777" w:rsidR="004A6516" w:rsidRPr="00F24BAC" w:rsidRDefault="004A6516" w:rsidP="004A6516">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24BAC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>When you revise grammar, it is important that you cover the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3638AA14" w14:textId="77777777" w:rsidR="004A6516" w:rsidRPr="00F24BAC" w:rsidRDefault="004A6516" w:rsidP="004A6516">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24BAC">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>the 4 cases, articles (definite &amp; indefinite), nouns, adjective endings</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36E192A3" w14:textId="77777777" w:rsidR="004A6516" w:rsidRPr="00F24BAC" w:rsidRDefault="004A6516" w:rsidP="004A6516">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24BAC">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>verbs: present, perfect, imperfect and future tense</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06C35B19" w14:textId="77777777" w:rsidR="004A6516" w:rsidRPr="00F24BAC" w:rsidRDefault="004A6516" w:rsidP="004A6516">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24BAC">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>prepositions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1452C488" w14:textId="177135AA" w:rsidR="00583671" w:rsidRPr="00F24BAC" w:rsidRDefault="004A6516" w:rsidP="007A4968">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24BAC">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">word order in simple and complex sentences </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DC4B602" w14:textId="77777777" w:rsidR="007A4968" w:rsidRDefault="007A4968" w:rsidP="007A4968">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="147274BB" w14:textId="77777777" w:rsidR="00F24BAC" w:rsidRDefault="00F24BAC" w:rsidP="007A4968">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20209CD3" w14:textId="77777777" w:rsidR="00F24BAC" w:rsidRPr="00F24BAC" w:rsidRDefault="00F24BAC" w:rsidP="007A4968">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="768D4278" w14:textId="77777777" w:rsidR="00583671" w:rsidRPr="00F24BAC" w:rsidRDefault="00583671" w:rsidP="0078083E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24BAC">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deutschland in 90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F24BAC">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Sekunden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="243BDC8C" w14:textId="466D163E" w:rsidR="00583671" w:rsidRPr="00F24BAC" w:rsidRDefault="00583671" w:rsidP="00583671">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A75AE3">
+      <w:r w:rsidRPr="00F24BAC">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">You could talk about something that interests you </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0021179A" w:rsidRPr="00A75AE3">
+        <w:t>I would like you to do a little bit of research and/or use the facts you already know about Germany. Then I would like you to prepare a short presentation</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE2998" w:rsidRPr="00F24BAC">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>about</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A75AE3">
+        <w:t xml:space="preserve"> about Germany</w:t>
+      </w:r>
+      <w:r w:rsidR="0078083E" w:rsidRPr="00F24BAC">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00510614">
+        <w:t xml:space="preserve"> to a small group</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F24BAC">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>that country</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A75AE3">
+        <w:t xml:space="preserve"> (about 1 ½ minutes long). I leave it entirely up to you what you focus on. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2788B084" w14:textId="77777777" w:rsidR="00583671" w:rsidRPr="00F24BAC" w:rsidRDefault="00583671" w:rsidP="00583671">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BA2A42" w:rsidRPr="00A75AE3">
+      </w:pPr>
+      <w:r w:rsidRPr="00F24BAC">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>possibilities are endless</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0021179A" w:rsidRPr="00A75AE3">
+        <w:t>Here are some ideas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41E880A2" w14:textId="77777777" w:rsidR="00583671" w:rsidRPr="00F24BAC" w:rsidRDefault="00583671" w:rsidP="00583671">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve"> here</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BA2A42" w:rsidRPr="00A75AE3">
+      </w:pPr>
+      <w:r w:rsidRPr="00F24BAC">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>You could give a brief overview of the geography.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F9BA809" w14:textId="77777777" w:rsidR="00583671" w:rsidRPr="00F24BAC" w:rsidRDefault="00583671" w:rsidP="00583671">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="26"/>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00A75AE3">
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24BAC">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>You could talk about a place you have been to.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="618A2B4C" w14:textId="77777777" w:rsidR="00583671" w:rsidRPr="00F24BAC" w:rsidRDefault="00583671" w:rsidP="00583671">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24BAC">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You could talk about a German person (e.g. a “celebrity”, a sportsperson, a person form history, a scientist, a fashion designer etc. – go wild </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F24BAC">
         <w:rPr>
           <mc:AlternateContent>
             <mc:Choice Requires="w16se"/>
             <mc:Fallback>
               <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
             </mc:Fallback>
           </mc:AlternateContent>
+          <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="w16se">
             <w16se:symEx w16se:font="Segoe UI Emoji" w16se:char="1F60A"/>
           </mc:Choice>
           <mc:Fallback>
             <w:t>😊</w:t>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00A75AE3">
-[...16 lines deleted...]
-    <w:p w14:paraId="6D610A76" w14:textId="30BC6BC2" w:rsidR="00B53B69" w:rsidRPr="0071778A" w:rsidRDefault="00B53B69" w:rsidP="0071778A">
+      <w:r w:rsidRPr="00F24BAC">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CABEE23" w14:textId="77777777" w:rsidR="00583671" w:rsidRPr="00F24BAC" w:rsidRDefault="00583671" w:rsidP="00583671">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...19 lines deleted...]
-    <w:p w14:paraId="7AE4404A" w14:textId="5CC8A9CE" w:rsidR="0071778A" w:rsidRPr="001E399D" w:rsidRDefault="001E399D" w:rsidP="0071778A">
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24BAC">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>You could talk about something that interests you about Germany – the possibilities are endless here.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ADB5AEE" w14:textId="77777777" w:rsidR="00583671" w:rsidRPr="00F24BAC" w:rsidRDefault="00583671" w:rsidP="00583671">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:bCs/>
-[...286 lines deleted...]
-      <w:r w:rsidRPr="00D36541">
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24BAC">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You can do this in form of a Power Point Presentation, you can just talk to the group with your notes, you can involve the group and set them a little task – however you would like to play it . . .  as long as it is in German (and don’t worry too much about making mistakes – you will make them and that is fine, that’s why you come to college and study the language and learn from your mistakes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F24BAC">
         <w:rPr>
           <mc:AlternateContent>
             <mc:Choice Requires="w16se"/>
             <mc:Fallback>
               <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
             </mc:Fallback>
           </mc:AlternateContent>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="w16se">
             <w16se:symEx w16se:font="Segoe UI Emoji" w16se:char="1F60A"/>
           </mc:Choice>
           <mc:Fallback>
             <w:t>😊</w:t>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-    </w:p>
-[...19 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00F24BAC">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70499268" w14:textId="77777777" w:rsidR="007A4968" w:rsidRPr="00BF7E9A" w:rsidRDefault="007A4968">
+      <w:pPr>
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="0000CC"/>
-[...8 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F99131E" w14:textId="70EDDD24" w:rsidR="00583671" w:rsidRPr="00BF7E9A" w:rsidRDefault="004A6516">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24BAC">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="0000CC"/>
-[...77 lines deleted...]
-        <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
+        <w:t>Ich wünsche dir viel Spaß beim Lernen und einen schönen Sommer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="246F13CE" w14:textId="71751F66" w:rsidR="00583671" w:rsidRPr="00BF7E9A" w:rsidRDefault="00583671">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F4250C8" w14:textId="3C907B99" w:rsidR="00583671" w:rsidRPr="00BF7E9A" w:rsidRDefault="00583671">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="230C8A0E" w14:textId="35427794" w:rsidR="00583671" w:rsidRPr="00BF7E9A" w:rsidRDefault="0078083E">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3784C">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30E5B8CA" wp14:editId="3CEA04D5">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00953FFA" wp14:editId="42E9BEE2">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:align>center</wp:align>
+              <wp:posOffset>1722755</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>581025</wp:posOffset>
+              <wp:posOffset>34290</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1924050" cy="1123950"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21234"/>
                 <wp:lineTo x="21386" y="21234"/>
                 <wp:lineTo x="21386" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
-            <wp:docPr id="1" name="Picture 1" descr="http://magazin.deine-tierwelt.de/wp-content/uploads/2014/07/Sechs-Produkte-f%C3%BCr-den-Sommer-mit-Hund.jpg"/>
+            <wp:docPr id="1733215356" name="Picture 1733215356" descr="http://magazin.deine-tierwelt.de/wp-content/uploads/2014/07/Sechs-Produkte-f%C3%BCr-den-Sommer-mit-Hund.jpg"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4098" name="Picture 2" descr="http://magazin.deine-tierwelt.de/wp-content/uploads/2014/07/Sechs-Produkte-f%C3%BCr-den-Sommer-mit-Hund.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6" cstate="print">
+                    <a:blip r:embed="rId13" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1924050" cy="1123950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00B53B69">
-[...2 lines deleted...]
-          <w:szCs w:val="26"/>
+    </w:p>
+    <w:p w14:paraId="6136BCF2" w14:textId="77777777" w:rsidR="00583671" w:rsidRPr="00BF7E9A" w:rsidRDefault="00583671">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>I</w:t>
-[...4 lines deleted...]
-          <w:szCs w:val="26"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5240B48A" w14:textId="77777777" w:rsidR="00055EA5" w:rsidRPr="00BF7E9A" w:rsidRDefault="00055EA5">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>ch wünsche dir viel Spa</w:t>
-[...43 lines deleted...]
-    <w:sectPr w:rsidR="002815B9" w:rsidRPr="00C3784C" w:rsidSect="002E77FC">
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00055EA5" w:rsidRPr="00BF7E9A">
+      <w:headerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="41827661" w14:textId="77777777" w:rsidR="00805F0A" w:rsidRDefault="00805F0A" w:rsidP="007A4968">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="515815E2" w14:textId="77777777" w:rsidR="00805F0A" w:rsidRDefault="00805F0A" w:rsidP="007A4968">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Emoji">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="3F46002D" w14:textId="77777777" w:rsidR="00805F0A" w:rsidRDefault="00805F0A" w:rsidP="007A4968">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="332BB878" w14:textId="77777777" w:rsidR="00805F0A" w:rsidRDefault="00805F0A" w:rsidP="007A4968">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4C6D4DF5" w14:textId="37DCC355" w:rsidR="007A4968" w:rsidRDefault="007A4968">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B3E7211" wp14:editId="2E90E7AA">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>1428750</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-276860</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="2541270" cy="673100"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapTight wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="1295" y="0"/>
+              <wp:lineTo x="0" y="5502"/>
+              <wp:lineTo x="0" y="6725"/>
+              <wp:lineTo x="162" y="10392"/>
+              <wp:lineTo x="648" y="20785"/>
+              <wp:lineTo x="13115" y="20785"/>
+              <wp:lineTo x="13763" y="20785"/>
+              <wp:lineTo x="14573" y="20174"/>
+              <wp:lineTo x="20888" y="11004"/>
+              <wp:lineTo x="21373" y="4891"/>
+              <wp:lineTo x="21373" y="1834"/>
+              <wp:lineTo x="4372" y="0"/>
+              <wp:lineTo x="1295" y="0"/>
+            </wp:wrapPolygon>
+          </wp:wrapTight>
+          <wp:docPr id="678759613" name="Picture 5" descr="Blue text on a black background&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="762543486" name="Picture 5" descr="Blue text on a black background&#10;&#10;AI-generated content may be incorrect."/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="2541270" cy="673100"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0120466C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A8A0A080"/>
     <w:lvl w:ilvl="0" w:tplc="3FDAE1B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090019">
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
@@ -1446,51 +1313,140 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="167129E2"/>
+    <w:nsid w:val="04B65873"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C13464AA"/>
+    <w:lvl w:ilvl="0" w:tplc="08090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0C5D7D3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A8A0A080"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
@@ -1534,259 +1490,170 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="176A781E"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2AB4035B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="EEEEDC28"/>
-[...6 lines deleted...]
-        <w:ind w:left="1080" w:hanging="360"/>
+    <w:tmpl w:val="7BE69AB8"/>
+    <w:lvl w:ilvl="0" w:tplc="286AD330">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:b/>
+        <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
-[...76 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
-[...34 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DE927B5"/>
+    <w:nsid w:val="2BAD4A1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A3626A4A"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:tmpl w:val="47AA959C"/>
+    <w:lvl w:ilvl="0" w:tplc="08090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
@@ -1916,289 +1783,65 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54297CC6"/>
+    <w:nsid w:val="65565DA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0296A412"/>
-[...228 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:tmpl w:val="92F8CC8C"/>
+    <w:lvl w:ilvl="0" w:tplc="D1A893C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -2230,167 +1873,166 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="513230479">
+  <w:num w:numId="1" w16cid:durableId="1676378096">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1089809932">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1821532000">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="146945186">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="645937061">
+  <w:num w:numId="5" w16cid:durableId="933318992">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="458494593">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1706172020">
-[...11 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="2042196364">
+  <w:num w:numId="7" w16cid:durableId="851602758">
     <w:abstractNumId w:val="6"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00111C5A"/>
-[...22 lines deleted...]
-    <w:rsid w:val="00F326D8"/>
+    <w:rsidRoot w:val="00055EA5"/>
+    <w:rsid w:val="00055EA5"/>
+    <w:rsid w:val="0025485D"/>
+    <w:rsid w:val="003706CA"/>
+    <w:rsid w:val="003A60A1"/>
+    <w:rsid w:val="0046086A"/>
+    <w:rsid w:val="004A0E05"/>
+    <w:rsid w:val="004A6516"/>
+    <w:rsid w:val="00583671"/>
+    <w:rsid w:val="00763C4C"/>
+    <w:rsid w:val="0078083E"/>
+    <w:rsid w:val="007A4968"/>
+    <w:rsid w:val="00805F0A"/>
+    <w:rsid w:val="00820CB5"/>
+    <w:rsid w:val="00851518"/>
+    <w:rsid w:val="009607E1"/>
+    <w:rsid w:val="009F48B0"/>
+    <w:rsid w:val="00AC23E8"/>
+    <w:rsid w:val="00BE2998"/>
+    <w:rsid w:val="00BF7E9A"/>
+    <w:rsid w:val="00C60170"/>
+    <w:rsid w:val="00F110E5"/>
+    <w:rsid w:val="00F24BAC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="6C507F96"/>
+  <w14:docId w14:val="78F6FEE9"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{B54D90B0-CFC7-4A13-98A9-4DA7ADD4019A}"/>
+  <w15:docId w15:val="{583846BA-A276-4EB8-A939-5D651E70C9DE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2731,162 +2373,696 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00111C5A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00055EA5"/>
     <w:pPr>
-      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00055EA5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00055EA5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00055EA5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00055EA5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00055EA5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00055EA5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00055EA5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00055EA5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00055EA5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00055EA5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00055EA5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00055EA5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00055EA5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00055EA5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00055EA5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00055EA5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00055EA5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00055EA5"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00055EA5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00055EA5"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00055EA5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00055EA5"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00055EA5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00055EA5"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00055EA5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00055EA5"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00055EA5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00055EA5"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00111C5A"/>
+    <w:rsid w:val="00055EA5"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00055EA5"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00111C5A"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007A4968"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007A4968"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007A4968"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007A4968"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://freesvg.org/index.php/flag-of-alsace-lorraine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://learngerman.dw.com/en/nicos-weg/c-36519797" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marionr@shrewsbury.ac.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.learngermanonline.org/free-grammar-exercises/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://learngerman.dw.com/en/nicos-weg/c-36519789" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -2894,54 +3070,54 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -3099,69 +3275,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>331</Words>
-  <Characters>1888</Characters>
+  <Words>459</Words>
+  <Characters>2620</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>21</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>Shrewsbury College</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2215</CharactersWithSpaces>
+  <CharactersWithSpaces>3073</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Marion Roeseler</dc:creator>
+  <dc:creator>Alice Fishleigh</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>