--- v0 (2025-10-21)
+++ v1 (2026-09-10)
@@ -12,7207 +12,11062 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style3.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors3.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/charts/chart4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style4.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors4.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="33886A0F" w14:textId="7BC91FE1" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
+    <w:p w14:paraId="4F86194F" w14:textId="2FCF9B94" w:rsidR="004759AC" w:rsidRPr="0006791C" w:rsidRDefault="00E06B89" w:rsidP="004D387B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E4627">
-        <w:rPr>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="418C16A9" wp14:editId="052C83BD">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C9BBCD1" wp14:editId="48F9A826">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="column">
-              <wp:posOffset>-300355</wp:posOffset>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>-742950</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-344805</wp:posOffset>
+              <wp:posOffset>-819150</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1038225" cy="1291336"/>
-            <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+            <wp:extent cx="904240" cy="1075570"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="5" name="Picture 5" descr="Image preview"/>
+            <wp:docPr id="519785222" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 7" descr="Image preview"/>
+                    <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1038225" cy="1291336"/>
+                      <a:ext cx="904240" cy="1075570"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
-                    <a:ln>
-[...1 lines deleted...]
-                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46AFDF19" w14:textId="5D2498A2" w:rsidR="004759AC" w:rsidRPr="0006791C" w:rsidRDefault="004D387B" w:rsidP="004D387B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1EB065F9" wp14:editId="220A5B74">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>657224</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>177165</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="4810125" cy="590550"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="24" name="Picture 24" descr="A black text on a white background&#10;&#10;AI-generated content may be incorrect."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="24" name="Picture 24" descr="A black text on a white background&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4810125" cy="590550"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
-            <wp14:sizeRelV relativeFrom="margin">
-[...1 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="2EBDC0A4" w14:textId="772EE56E" w:rsidR="004D387B" w:rsidRPr="0006791C" w:rsidRDefault="004D387B" w:rsidP="001B6BBD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F9973CE" w14:textId="77777777" w:rsidR="004D387B" w:rsidRPr="0006791C" w:rsidRDefault="004D387B" w:rsidP="001B6BBD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34FD52E7" w14:textId="77777777" w:rsidR="004D387B" w:rsidRPr="0006791C" w:rsidRDefault="004D387B" w:rsidP="001B6BBD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51AA78E1" w14:textId="30123629" w:rsidR="004D387B" w:rsidRPr="0006791C" w:rsidRDefault="002367D0" w:rsidP="001B6BBD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="40B6474F" wp14:editId="7C338A08">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61AAEDAC" wp14:editId="60672C7F">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="column">
-              <wp:posOffset>5133975</wp:posOffset>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>2447925</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-342900</wp:posOffset>
+              <wp:posOffset>200025</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1038225" cy="1291336"/>
-[...2 lines deleted...]
-            <wp:docPr id="4" name="Picture 4" descr="Image preview"/>
+            <wp:extent cx="3971925" cy="371475"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="21046"/>
+                <wp:lineTo x="21548" y="21046"/>
+                <wp:lineTo x="21548" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="19" name="Picture 19" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 7" descr="Image preview"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="19" name="Picture 19" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
-                  <pic:blipFill>
-                    <a:blip r:embed="rId5" cstate="print">
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect/>
-[...2 lines deleted...]
-                    </a:stretch>
+                    <a:srcRect l="11179" t="56091" r="24183" b="34011"/>
+                    <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1038225" cy="1291336"/>
+                      <a:ext cx="3971925" cy="371475"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
+            <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
-            <wp14:sizeRelV relativeFrom="margin">
+            <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-        <w:t>Summer Homework</w:t>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38A555CC" wp14:editId="41AAB892">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>-723900</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>193675</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="3048000" cy="276225"/>
+            <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="20855"/>
+                <wp:lineTo x="21465" y="20855"/>
+                <wp:lineTo x="21465" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="21" name="Picture 21" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="21" name="Picture 21" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId8">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect l="11036" t="56092" r="43101" b="36548"/>
+                    <a:stretch/>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3048000" cy="276225"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD8EDCA" w14:textId="362747F5" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
+    <w:p w14:paraId="66A4DD31" w14:textId="077A5FDB" w:rsidR="004D387B" w:rsidRPr="0006791C" w:rsidRDefault="004D387B" w:rsidP="001B6BBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C00594C" w14:textId="7E969AE3" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
+    <w:p w14:paraId="3271DCB3" w14:textId="5631EC32" w:rsidR="004D387B" w:rsidRPr="0006791C" w:rsidRDefault="004D387B" w:rsidP="001B6BBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Introduction to the Course</w:t>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2784ACC5" w14:textId="7FDBD89F" w:rsidR="004D387B" w:rsidRPr="0006791C" w:rsidRDefault="004D387B" w:rsidP="001B6BBD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DFCA87C" w14:textId="169C5201" w:rsidR="00D32CD2" w:rsidRPr="0006791C" w:rsidRDefault="00D32CD2" w:rsidP="001B6BBD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Name:_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>______________________</w:t>
+      </w:r>
+      <w:r w:rsidR="002367D0" w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>______________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49CE9E85" w14:textId="2F4BE9BB" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
+    <w:p w14:paraId="230019A6" w14:textId="77777777" w:rsidR="00D32CD2" w:rsidRPr="0006791C" w:rsidRDefault="00D32CD2" w:rsidP="001B6BBD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49CE9E85" w14:textId="2F4BE9BB" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13598C9B" w14:textId="64F00CB3" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
+    <w:p w14:paraId="30C51ACA" w14:textId="0D4CD42D" w:rsidR="00FF525E" w:rsidRPr="0006791C" w:rsidRDefault="00FF525E" w:rsidP="00FF525E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B6BBD">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="3867A652" w14:textId="5BE3D709" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
+    <w:p w14:paraId="587BA2AC" w14:textId="59E90665" w:rsidR="00FF525E" w:rsidRPr="0006791C" w:rsidRDefault="00FF525E" w:rsidP="00FF525E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Welcome to Business A level. </w:t>
+        <w:t xml:space="preserve">Welcome to Business A level. We’re really excited you have chosen this subject and we want to make sure you have the best start possible in this subject. We would like you to complete this summer homework pack and bring it with you to your first Business lesson in September. We will review the work together as a class </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>and also</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> collect it in from you, so that we can understand your starting point on the course. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5126187B" w14:textId="77777777" w:rsidR="00FF525E" w:rsidRDefault="00FF525E" w:rsidP="00FF525E">
+    <w:p w14:paraId="5126187B" w14:textId="77777777" w:rsidR="00FF525E" w:rsidRPr="0006791C" w:rsidRDefault="00FF525E" w:rsidP="00FF525E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EF8FEE3" w14:textId="26B1FAD5" w:rsidR="00FF525E" w:rsidRPr="00FF525E" w:rsidRDefault="00FF525E" w:rsidP="00FF525E">
+    <w:p w14:paraId="7EF8FEE3" w14:textId="26B1FAD5" w:rsidR="00FF525E" w:rsidRPr="0006791C" w:rsidRDefault="00FF525E" w:rsidP="00FF525E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF525E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Please note, we do not expect you to have any prior business knowledge to do well at A level, just enthusiasm for the course and a willingness to </w:t>
       </w:r>
-      <w:r w:rsidR="00EA26E0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00EA26E0" w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">participate and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF525E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>work hard!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C02D12A" w14:textId="631F0044" w:rsidR="00FF525E" w:rsidRDefault="00FF525E" w:rsidP="00FF525E">
+    <w:p w14:paraId="0C02D12A" w14:textId="631F0044" w:rsidR="00FF525E" w:rsidRPr="0006791C" w:rsidRDefault="00FF525E" w:rsidP="00FF525E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="375A1087" w14:textId="585115A0" w:rsidR="00FF525E" w:rsidRDefault="00FF525E" w:rsidP="00FF525E">
+    <w:p w14:paraId="375A1087" w14:textId="585115A0" w:rsidR="00FF525E" w:rsidRPr="0006791C" w:rsidRDefault="00FF525E" w:rsidP="00FF525E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Have a great summer holiday!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01B35186" w14:textId="2C62FB17" w:rsidR="00FF525E" w:rsidRDefault="00FF525E" w:rsidP="00FF525E">
+    <w:p w14:paraId="01B35186" w14:textId="2C62FB17" w:rsidR="00FF525E" w:rsidRPr="0006791C" w:rsidRDefault="00FF525E" w:rsidP="00FF525E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The Business team </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF525E">
+      <w:r w:rsidRPr="0006791C">
         <w:rPr>
           <mc:AlternateContent>
             <mc:Choice Requires="w16se">
-              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             </mc:Choice>
             <mc:Fallback>
               <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
             </mc:Fallback>
           </mc:AlternateContent>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="w16se">
             <w16se:symEx w16se:font="Segoe UI Emoji" w16se:char="1F60A"/>
           </mc:Choice>
           <mc:Fallback>
             <w:t>😊</w:t>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EBD4F75" w14:textId="4B6D8E34" w:rsidR="00FF525E" w:rsidRDefault="00FF525E" w:rsidP="001B6BBD">
+    <w:p w14:paraId="4EBD4F75" w14:textId="4B6D8E34" w:rsidR="00FF525E" w:rsidRPr="0006791C" w:rsidRDefault="00FF525E" w:rsidP="001B6BBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D1FF9A4" w14:textId="44F52BF8" w:rsidR="00FF525E" w:rsidRDefault="006F19C3" w:rsidP="001B6BBD">
+    <w:p w14:paraId="4D1FF9A4" w14:textId="44F52BF8" w:rsidR="00FF525E" w:rsidRPr="0006791C" w:rsidRDefault="006F19C3" w:rsidP="001B6BBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="665651C4" wp14:editId="1EFC9DA1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>211137</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2695575" cy="1347788"/>
             <wp:effectExtent l="19050" t="0" r="9525" b="424180"/>
             <wp:wrapNone/>
             <wp:docPr id="9" name="Picture 9"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 5"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6">
+                    <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2695575" cy="1347788"/>
                     </a:xfrm>
                     <a:prstGeom prst="roundRect">
                       <a:avLst>
                         <a:gd name="adj" fmla="val 8594"/>
                       </a:avLst>
                     </a:prstGeom>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF">
                         <a:shade val="85000"/>
                       </a:srgbClr>
                     </a:solidFill>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst>
                       <a:reflection blurRad="12700" stA="38000" endPos="28000" dist="5000" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73D6426F" w14:textId="3B56C0ED" w:rsidR="00FF525E" w:rsidRDefault="006F19C3" w:rsidP="001B6BBD">
+    <w:p w14:paraId="73D6426F" w14:textId="3B56C0ED" w:rsidR="00FF525E" w:rsidRPr="0006791C" w:rsidRDefault="006F19C3" w:rsidP="001B6BBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B60B77D" wp14:editId="057AC346">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>3226435</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>13970</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2628900" cy="1314450"/>
             <wp:effectExtent l="19050" t="0" r="19050" b="400050"/>
             <wp:wrapNone/>
             <wp:docPr id="8" name="Picture 8"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7">
+                    <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2628900" cy="1314450"/>
                     </a:xfrm>
                     <a:prstGeom prst="roundRect">
                       <a:avLst>
                         <a:gd name="adj" fmla="val 8594"/>
                       </a:avLst>
                     </a:prstGeom>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF">
                         <a:shade val="85000"/>
                       </a:srgbClr>
                     </a:solidFill>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst>
                       <a:reflection blurRad="12700" stA="38000" endPos="28000" dist="5000" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="398BC84F" w14:textId="06CCD8F3" w:rsidR="00FF525E" w:rsidRDefault="00FF525E" w:rsidP="001B6BBD">
+    <w:p w14:paraId="398BC84F" w14:textId="06CCD8F3" w:rsidR="00FF525E" w:rsidRPr="0006791C" w:rsidRDefault="00FF525E" w:rsidP="001B6BBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CA95C70" w14:textId="447E3F17" w:rsidR="00FF525E" w:rsidRDefault="00FF525E" w:rsidP="001B6BBD">
+    <w:p w14:paraId="7CA95C70" w14:textId="447E3F17" w:rsidR="00FF525E" w:rsidRPr="0006791C" w:rsidRDefault="00FF525E" w:rsidP="001B6BBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B0F492E" w14:textId="341C8CFF" w:rsidR="00FF525E" w:rsidRDefault="00FF525E" w:rsidP="001B6BBD">
+    <w:p w14:paraId="6B0F492E" w14:textId="341C8CFF" w:rsidR="00FF525E" w:rsidRPr="0006791C" w:rsidRDefault="00FF525E" w:rsidP="001B6BBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33946E47" w14:textId="77777777" w:rsidR="00FF525E" w:rsidRDefault="00FF525E" w:rsidP="001B6BBD">
+    <w:p w14:paraId="33946E47" w14:textId="77777777" w:rsidR="00FF525E" w:rsidRPr="0006791C" w:rsidRDefault="00FF525E" w:rsidP="001B6BBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12EB22D5" w14:textId="3B792FB4" w:rsidR="00FF525E" w:rsidRDefault="00FF525E" w:rsidP="001B6BBD">
+    <w:p w14:paraId="12EB22D5" w14:textId="3B792FB4" w:rsidR="00FF525E" w:rsidRPr="0006791C" w:rsidRDefault="00FF525E" w:rsidP="001B6BBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C5D8668" w14:textId="77777777" w:rsidR="00FF525E" w:rsidRDefault="00FF525E" w:rsidP="001B6BBD">
+    <w:p w14:paraId="6804CBCE" w14:textId="77777777" w:rsidR="006F19C3" w:rsidRPr="0006791C" w:rsidRDefault="006F19C3" w:rsidP="001B6BBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="312DFBD9" w14:textId="77777777" w:rsidR="00EA26E0" w:rsidRDefault="00EA26E0" w:rsidP="001B6BBD">
+    <w:p w14:paraId="2242D64A" w14:textId="77777777" w:rsidR="006F19C3" w:rsidRPr="0006791C" w:rsidRDefault="006F19C3" w:rsidP="001B6BBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6804CBCE" w14:textId="77777777" w:rsidR="006F19C3" w:rsidRDefault="006F19C3" w:rsidP="001B6BBD">
+    <w:p w14:paraId="53862664" w14:textId="1B0B798D" w:rsidR="00E62916" w:rsidRPr="0006791C" w:rsidRDefault="00E62916" w:rsidP="001B6BBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:t xml:space="preserve">Equipment </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF525E" w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...21 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>you need for Business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16CF734A" w14:textId="2F86A118" w:rsidR="00E62916" w:rsidRDefault="00E62916" w:rsidP="001B6BBD">
+    <w:p w14:paraId="16CF734A" w14:textId="2F86A118" w:rsidR="00E62916" w:rsidRPr="0006791C" w:rsidRDefault="00E62916" w:rsidP="001B6BBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5ADEECEF" w14:textId="543A81D5" w:rsidR="00E62916" w:rsidRDefault="00E62916" w:rsidP="001B6BBD">
+    <w:p w14:paraId="6393AECE" w14:textId="57747812" w:rsidR="00E62916" w:rsidRPr="0006791C" w:rsidRDefault="00E62916" w:rsidP="001B6BBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Please bring the following equipment to Business lessons in September:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6393AECE" w14:textId="577E7AD0" w:rsidR="00E62916" w:rsidRDefault="00E62916" w:rsidP="001B6BBD">
-[...9 lines deleted...]
-    <w:p w14:paraId="40893B64" w14:textId="3F2DE01F" w:rsidR="00E62916" w:rsidRDefault="00E62916" w:rsidP="00E62916">
+    <w:p w14:paraId="40893B64" w14:textId="3F2DE01F" w:rsidR="00E62916" w:rsidRPr="0006791C" w:rsidRDefault="00E62916" w:rsidP="00E62916">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Pen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DFBCCF7" w14:textId="2C6686C6" w:rsidR="00E62916" w:rsidRDefault="00E62916" w:rsidP="00E62916">
+    <w:p w14:paraId="5DFBCCF7" w14:textId="2C6686C6" w:rsidR="00E62916" w:rsidRPr="0006791C" w:rsidRDefault="00E62916" w:rsidP="00E62916">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Pencil</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F3518E8" w14:textId="165DE837" w:rsidR="00E62916" w:rsidRDefault="00E62916" w:rsidP="00E62916">
+    <w:p w14:paraId="3F3518E8" w14:textId="165DE837" w:rsidR="00E62916" w:rsidRPr="0006791C" w:rsidRDefault="00E62916" w:rsidP="00E62916">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Ruler</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="720D2424" w14:textId="0075DB0B" w:rsidR="00E62916" w:rsidRDefault="00E62916" w:rsidP="00E62916">
+    <w:p w14:paraId="720D2424" w14:textId="0075DB0B" w:rsidR="00E62916" w:rsidRPr="0006791C" w:rsidRDefault="00E62916" w:rsidP="00E62916">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Calculator (8 digits)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BCDBEF5" w14:textId="42082D25" w:rsidR="00E62916" w:rsidRDefault="00E62916" w:rsidP="00E62916">
+    <w:p w14:paraId="2BCDBEF5" w14:textId="42082D25" w:rsidR="00E62916" w:rsidRPr="0006791C" w:rsidRDefault="00E62916" w:rsidP="00E62916">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Highlighters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D24AFF7" w14:textId="1D8E6625" w:rsidR="00E62916" w:rsidRDefault="00E62916" w:rsidP="00E62916">
+    <w:p w14:paraId="2D24AFF7" w14:textId="1D8E6625" w:rsidR="00E62916" w:rsidRPr="0006791C" w:rsidRDefault="00E62916" w:rsidP="00E62916">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Folder (to store booklets)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05BE3931" w14:textId="7B23DCB6" w:rsidR="00E62916" w:rsidRDefault="00E62916" w:rsidP="00E62916">
+    <w:p w14:paraId="05BE3931" w14:textId="7B23DCB6" w:rsidR="00E62916" w:rsidRPr="0006791C" w:rsidRDefault="00E62916" w:rsidP="00E62916">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Lined file paper</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00BF9304" w14:textId="5F08E4D8" w:rsidR="00E62916" w:rsidRDefault="00E62916" w:rsidP="00E62916">
+    <w:p w14:paraId="00BF9304" w14:textId="5F08E4D8" w:rsidR="00E62916" w:rsidRPr="0006791C" w:rsidRDefault="00E62916" w:rsidP="00E62916">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Plastic wallets (for additional worksheets, handouts, A3 summary sheets)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="361F642A" w14:textId="7EE3EE6A" w:rsidR="00E62916" w:rsidRPr="00E62916" w:rsidRDefault="00E62916" w:rsidP="00E62916">
+    <w:p w14:paraId="7AFBEBFA" w14:textId="1AC769FB" w:rsidR="002367D0" w:rsidRPr="0006791C" w:rsidRDefault="0061447B" w:rsidP="004759AC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Cards (for revision notes)</w:t>
+        <w:t>Flash c</w:t>
+      </w:r>
+      <w:r w:rsidR="00E62916" w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ards (for revision notes</w:t>
+      </w:r>
+      <w:r w:rsidR="0073108F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="123B4A6C" w14:textId="72187A52" w:rsidR="00E62916" w:rsidRDefault="00E62916" w:rsidP="001B6BBD">
+    <w:p w14:paraId="21677EBD" w14:textId="50197074" w:rsidR="007A5C22" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="002367D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...47 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Task 1</w:t>
       </w:r>
-      <w:r w:rsidR="00FF525E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00FF525E" w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Key Terms</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B6BBD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34E5C3B9" w14:textId="77777777" w:rsidR="007A5C22" w:rsidRDefault="007A5C22" w:rsidP="001B6BBD">
+    <w:p w14:paraId="34E5C3B9" w14:textId="77777777" w:rsidR="007A5C22" w:rsidRPr="0006791C" w:rsidRDefault="007A5C22" w:rsidP="001B6BBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F220969" w14:textId="1A75D129" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
+    <w:p w14:paraId="0F220969" w14:textId="3DDEB0E3" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B6BBD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Complete the table below, using</w:t>
+        <w:t>Complete the table below</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="005D2CB2" w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the search tool on </w:t>
+        <w:t>, to</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...39 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> write a clear definition and an example if required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6965EDEF" w14:textId="77777777" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
+    <w:p w14:paraId="6965EDEF" w14:textId="77777777" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FB61C01" w14:textId="305A7FFA" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
+    <w:p w14:paraId="3FB61C01" w14:textId="17BBA4D0" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B6BBD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>A short test will be set in Lesson 2 in September to check that you have researched and learned these key terms, in preparation for the start of the course. </w:t>
+        <w:t>A short test will be set in September to check that you have researched and learned these key terms, in preparation for the start of the course. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AEC7174" w14:textId="77777777" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
+    <w:p w14:paraId="1AEC7174" w14:textId="77777777" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27CFAC61" w14:textId="485D3113" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
+    <w:p w14:paraId="27CFAC61" w14:textId="485D3113" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9138" w:type="dxa"/>
         <w:tblInd w:w="-120" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2597"/>
         <w:gridCol w:w="4950"/>
         <w:gridCol w:w="1591"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w14:paraId="24D63312" w14:textId="77777777" w:rsidTr="001B6BBD">
+      <w:tr w:rsidR="001B6BBD" w:rsidRPr="0006791C" w14:paraId="24D63312" w14:textId="77777777" w:rsidTr="001B6BBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6514D7A8" w14:textId="6B3F1B53" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
+          <w:p w14:paraId="6514D7A8" w14:textId="6B3F1B53" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1080"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="23C78DDF" w14:textId="17F568BE" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
+          <w:p w14:paraId="23C78DDF" w14:textId="17F568BE" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B6BBD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Definition</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BA240BD" w14:textId="6D926207" w:rsidR="007A5C22" w:rsidRPr="001B6BBD" w:rsidRDefault="007A5C22" w:rsidP="007A5C22">
+          <w:p w14:paraId="6BA240BD" w14:textId="6D926207" w:rsidR="007A5C22" w:rsidRPr="0006791C" w:rsidRDefault="007A5C22" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1591" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4A9A8467" w14:textId="3CC01252" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="007A5C22" w:rsidP="007A5C22">
+          <w:p w14:paraId="4A9A8467" w14:textId="3CC01252" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="007A5C22" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Business e</w:t>
             </w:r>
-            <w:r w:rsidR="001B6BBD" w:rsidRPr="001B6BBD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidR="001B6BBD" w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>xample</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w14:paraId="3B3797D5" w14:textId="77777777" w:rsidTr="001B6BBD">
+      <w:tr w:rsidR="001B6BBD" w:rsidRPr="0006791C" w14:paraId="3B3797D5" w14:textId="77777777" w:rsidTr="001B6BBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4871F03D" w14:textId="77777777" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
+          <w:p w14:paraId="4871F03D" w14:textId="77777777" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B6BBD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Sole trader </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="561A1E90" w14:textId="17FEC3E4" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
+          <w:p w14:paraId="561A1E90" w14:textId="17FEC3E4" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="45"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2C707DD0" w14:textId="2F8BB0B4" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
+          <w:p w14:paraId="2C707DD0" w14:textId="2F8BB0B4" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6C72571A" w14:textId="14F07C8C" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
+          <w:p w14:paraId="6C72571A" w14:textId="14F07C8C" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="68E6BF0E" w14:textId="77777777" w:rsidR="00EA26E0" w:rsidRDefault="00EA26E0" w:rsidP="007A5C22">
+          <w:p w14:paraId="68E6BF0E" w14:textId="77777777" w:rsidR="00EA26E0" w:rsidRPr="0006791C" w:rsidRDefault="00EA26E0" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="43136250" w14:textId="5AA7A503" w:rsidR="00C4138E" w:rsidRPr="001B6BBD" w:rsidRDefault="00C4138E" w:rsidP="007A5C22">
+          <w:p w14:paraId="43136250" w14:textId="5AA7A503" w:rsidR="00C4138E" w:rsidRPr="0006791C" w:rsidRDefault="00C4138E" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1591" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="59AF7565" w14:textId="1D06A5DC" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
+          <w:p w14:paraId="59AF7565" w14:textId="1D06A5DC" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w14:paraId="783032A0" w14:textId="77777777" w:rsidTr="001B6BBD">
+      <w:tr w:rsidR="001B6BBD" w:rsidRPr="0006791C" w14:paraId="783032A0" w14:textId="77777777" w:rsidTr="001B6BBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0665A47D" w14:textId="7221FADC" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
+          <w:p w14:paraId="0665A47D" w14:textId="7221FADC" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Private limited company</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="34FD87E7" w14:textId="77777777" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
+          <w:p w14:paraId="34FD87E7" w14:textId="77777777" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2974ED34" w14:textId="77777777" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
+          <w:p w14:paraId="2974ED34" w14:textId="77777777" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0463F374" w14:textId="34EDFFA3" w:rsidR="00C4138E" w:rsidRPr="001B6BBD" w:rsidRDefault="00C4138E" w:rsidP="007A5C22">
+          <w:p w14:paraId="0463F374" w14:textId="34EDFFA3" w:rsidR="00C4138E" w:rsidRPr="0006791C" w:rsidRDefault="00C4138E" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1591" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="097F6AC8" w14:textId="77777777" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
+          <w:p w14:paraId="097F6AC8" w14:textId="77777777" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w14:paraId="52B4E8C6" w14:textId="77777777" w:rsidTr="001B6BBD">
+      <w:tr w:rsidR="001B6BBD" w:rsidRPr="0006791C" w14:paraId="52B4E8C6" w14:textId="77777777" w:rsidTr="001B6BBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="635840BD" w14:textId="77777777" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
+          <w:p w14:paraId="635840BD" w14:textId="77777777" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B6BBD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Public limited company </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BB88992" w14:textId="0DC29656" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
+          <w:p w14:paraId="4BB88992" w14:textId="0DC29656" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="45"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="07872142" w14:textId="2315B2CE" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
+          <w:p w14:paraId="07872142" w14:textId="2315B2CE" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="316C0746" w14:textId="10EBCC0F" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
+          <w:p w14:paraId="316C0746" w14:textId="10EBCC0F" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="41000928" w14:textId="77777777" w:rsidR="00EA26E0" w:rsidRDefault="00EA26E0" w:rsidP="007A5C22">
+          <w:p w14:paraId="41000928" w14:textId="77777777" w:rsidR="00EA26E0" w:rsidRPr="0006791C" w:rsidRDefault="00EA26E0" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="018289FF" w14:textId="05BCA754" w:rsidR="00C4138E" w:rsidRPr="001B6BBD" w:rsidRDefault="00C4138E" w:rsidP="007A5C22">
+          <w:p w14:paraId="018289FF" w14:textId="05BCA754" w:rsidR="00C4138E" w:rsidRPr="0006791C" w:rsidRDefault="00C4138E" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1591" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="07F4BAF4" w14:textId="12794010" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
+          <w:p w14:paraId="07F4BAF4" w14:textId="12794010" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w14:paraId="0AAE6204" w14:textId="77777777" w:rsidTr="001B6BBD">
+      <w:tr w:rsidR="001B6BBD" w:rsidRPr="0006791C" w14:paraId="0AAE6204" w14:textId="77777777" w:rsidTr="001B6BBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0152D9E0" w14:textId="77777777" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
+          <w:p w14:paraId="0152D9E0" w14:textId="5CD89E14" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="00F80DB7" w:rsidP="001B6BBD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B6BBD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>Private sector </w:t>
+              <w:t>Co-operative (worker, consumer and producer)</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="627D0B63" w14:textId="7D0E1610" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
+            <w:r w:rsidR="001B6BBD" w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="627D0B63" w14:textId="7D0E1610" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="45"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="15BA9444" w14:textId="509B5444" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
+          <w:p w14:paraId="15BA9444" w14:textId="509B5444" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="32165BA0" w14:textId="396C15BA" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
+          <w:p w14:paraId="32165BA0" w14:textId="396C15BA" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="028A6461" w14:textId="77777777" w:rsidR="00EA26E0" w:rsidRDefault="00EA26E0" w:rsidP="007A5C22">
+          <w:p w14:paraId="028A6461" w14:textId="77777777" w:rsidR="00EA26E0" w:rsidRPr="0006791C" w:rsidRDefault="00EA26E0" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="722ACAD3" w14:textId="185FE664" w:rsidR="00C4138E" w:rsidRPr="001B6BBD" w:rsidRDefault="00C4138E" w:rsidP="007A5C22">
+          <w:p w14:paraId="722ACAD3" w14:textId="185FE664" w:rsidR="00C4138E" w:rsidRPr="0006791C" w:rsidRDefault="00C4138E" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1591" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6EB4019A" w14:textId="71FCA637" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
+          <w:p w14:paraId="6EB4019A" w14:textId="71FCA637" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w14:paraId="4FB6A974" w14:textId="77777777" w:rsidTr="001B6BBD">
+      <w:tr w:rsidR="001B6BBD" w:rsidRPr="0006791C" w14:paraId="4FB6A974" w14:textId="77777777" w:rsidTr="001B6BBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5EF2EAAC" w14:textId="77777777" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
+          <w:p w14:paraId="5EF2EAAC" w14:textId="3466DB7D" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="00F80DB7" w:rsidP="001B6BBD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B6BBD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>Public sector </w:t>
+              <w:t xml:space="preserve">Social </w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="2821C3AB" w14:textId="20716631" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Enterpise</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2821C3AB" w14:textId="20716631" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="45"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1690D543" w14:textId="0481934E" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
+          <w:p w14:paraId="1690D543" w14:textId="0481934E" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2916CA1A" w14:textId="12398E9F" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
+          <w:p w14:paraId="2916CA1A" w14:textId="12398E9F" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="452111C7" w14:textId="77777777" w:rsidR="00EA26E0" w:rsidRDefault="00EA26E0" w:rsidP="007A5C22">
+          <w:p w14:paraId="452111C7" w14:textId="77777777" w:rsidR="00EA26E0" w:rsidRPr="0006791C" w:rsidRDefault="00EA26E0" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="325C4246" w14:textId="1EC5E60A" w:rsidR="00C4138E" w:rsidRPr="001B6BBD" w:rsidRDefault="00C4138E" w:rsidP="007A5C22">
+          <w:p w14:paraId="325C4246" w14:textId="1EC5E60A" w:rsidR="00C4138E" w:rsidRPr="0006791C" w:rsidRDefault="00C4138E" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1591" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18675864" w14:textId="79FCCC9B" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
+          <w:p w14:paraId="18675864" w14:textId="79FCCC9B" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w14:paraId="61841666" w14:textId="77777777" w:rsidTr="001B6BBD">
+      <w:tr w:rsidR="001B6BBD" w:rsidRPr="0006791C" w14:paraId="61841666" w14:textId="77777777" w:rsidTr="001B6BBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D8F98AA" w14:textId="77777777" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
+          <w:p w14:paraId="2D8F98AA" w14:textId="77777777" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B6BBD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Unlimited liability </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78E07D35" w14:textId="396A1B60" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
+          <w:p w14:paraId="78E07D35" w14:textId="396A1B60" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360" w:firstLine="45"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="617814FA" w14:textId="72425C21" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
+          <w:p w14:paraId="617814FA" w14:textId="72425C21" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="36297ABD" w14:textId="20B3C9A0" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
+          <w:p w14:paraId="36297ABD" w14:textId="20B3C9A0" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2C4AB9CC" w14:textId="77777777" w:rsidR="00EA26E0" w:rsidRDefault="00EA26E0" w:rsidP="007A5C22">
+          <w:p w14:paraId="2C4AB9CC" w14:textId="77777777" w:rsidR="00EA26E0" w:rsidRPr="0006791C" w:rsidRDefault="00EA26E0" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="57305715" w14:textId="6A541153" w:rsidR="00C4138E" w:rsidRPr="001B6BBD" w:rsidRDefault="00C4138E" w:rsidP="007A5C22">
+          <w:p w14:paraId="57305715" w14:textId="6A541153" w:rsidR="00C4138E" w:rsidRPr="0006791C" w:rsidRDefault="00C4138E" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1591" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7489B224" w14:textId="76D547B6" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
+          <w:p w14:paraId="7489B224" w14:textId="76D547B6" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w14:paraId="35FB7D83" w14:textId="77777777" w:rsidTr="001B6BBD">
+      <w:tr w:rsidR="001B6BBD" w:rsidRPr="0006791C" w14:paraId="35FB7D83" w14:textId="77777777" w:rsidTr="001B6BBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="235C22B2" w14:textId="77777777" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
+          <w:p w14:paraId="235C22B2" w14:textId="77777777" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B6BBD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Limited liability </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20ABBFC3" w14:textId="36A906D8" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
+          <w:p w14:paraId="20ABBFC3" w14:textId="36A906D8" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="45"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="10E28BD8" w14:textId="6F2CF658" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
+          <w:p w14:paraId="10E28BD8" w14:textId="6F2CF658" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="407F2ED6" w14:textId="49C68334" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
+          <w:p w14:paraId="407F2ED6" w14:textId="49C68334" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5FA42F4A" w14:textId="77777777" w:rsidR="00EA26E0" w:rsidRDefault="00EA26E0" w:rsidP="007A5C22">
+          <w:p w14:paraId="5FA42F4A" w14:textId="77777777" w:rsidR="00EA26E0" w:rsidRPr="0006791C" w:rsidRDefault="00EA26E0" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="77E85F0C" w14:textId="7056797A" w:rsidR="00C4138E" w:rsidRPr="001B6BBD" w:rsidRDefault="00C4138E" w:rsidP="007A5C22">
+          <w:p w14:paraId="77E85F0C" w14:textId="7056797A" w:rsidR="00C4138E" w:rsidRPr="0006791C" w:rsidRDefault="00C4138E" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1591" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="28934CF1" w14:textId="2AF37718" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
+          <w:p w14:paraId="28934CF1" w14:textId="2AF37718" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w14:paraId="14D487E8" w14:textId="77777777" w:rsidTr="001B6BBD">
+      <w:tr w:rsidR="001B6BBD" w:rsidRPr="0006791C" w14:paraId="14D487E8" w14:textId="77777777" w:rsidTr="001B6BBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C0ADAC4" w14:textId="77777777" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
+          <w:p w14:paraId="0C0ADAC4" w14:textId="77777777" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B6BBD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Shareholder </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17775252" w14:textId="0D786590" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
+          <w:p w14:paraId="17775252" w14:textId="0D786590" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="45"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60EAF8B9" w14:textId="592CA790" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
+          <w:p w14:paraId="60EAF8B9" w14:textId="592CA790" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="013B9664" w14:textId="38B71C13" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
+          <w:p w14:paraId="013B9664" w14:textId="38B71C13" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="63BCD7D9" w14:textId="77777777" w:rsidR="00EA26E0" w:rsidRDefault="00EA26E0" w:rsidP="007A5C22">
+          <w:p w14:paraId="63BCD7D9" w14:textId="77777777" w:rsidR="00EA26E0" w:rsidRPr="0006791C" w:rsidRDefault="00EA26E0" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="579DC158" w14:textId="6A34A8C6" w:rsidR="00C4138E" w:rsidRPr="001B6BBD" w:rsidRDefault="00C4138E" w:rsidP="007A5C22">
+          <w:p w14:paraId="579DC158" w14:textId="6A34A8C6" w:rsidR="00C4138E" w:rsidRPr="0006791C" w:rsidRDefault="00C4138E" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1591" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A0F3797" w14:textId="212522F8" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
+          <w:p w14:paraId="5A0F3797" w14:textId="212522F8" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w14:paraId="16893C11" w14:textId="77777777" w:rsidTr="001B6BBD">
+      <w:tr w:rsidR="001B6BBD" w:rsidRPr="0006791C" w14:paraId="16893C11" w14:textId="77777777" w:rsidTr="00F80DB7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="386E7FE9" w14:textId="77777777" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
+          <w:p w14:paraId="386E7FE9" w14:textId="37EE4D38" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B6BBD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>Share capital </w:t>
+              <w:t>S</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="022DE311" w14:textId="5EDCF7AA" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
+            <w:r w:rsidR="00F80DB7" w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">takeholder </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="022DE311" w14:textId="5EDCF7AA" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="45"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1D4BC252" w14:textId="28BB4DE6" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
+          <w:p w14:paraId="1D4BC252" w14:textId="28BB4DE6" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6DDDDEF9" w14:textId="5EB17C97" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
+          <w:p w14:paraId="6DDDDEF9" w14:textId="5EB17C97" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5A05A81C" w14:textId="77777777" w:rsidR="00EA26E0" w:rsidRDefault="00EA26E0" w:rsidP="007A5C22">
+          <w:p w14:paraId="5A05A81C" w14:textId="77777777" w:rsidR="00EA26E0" w:rsidRPr="0006791C" w:rsidRDefault="00EA26E0" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="356CB95A" w14:textId="6605215D" w:rsidR="00C4138E" w:rsidRPr="001B6BBD" w:rsidRDefault="00C4138E" w:rsidP="007A5C22">
+          <w:p w14:paraId="356CB95A" w14:textId="6605215D" w:rsidR="00C4138E" w:rsidRPr="0006791C" w:rsidRDefault="00C4138E" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1591" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="270F71B0" w14:textId="34A8472C" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
+          <w:p w14:paraId="270F71B0" w14:textId="34A8472C" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w14:paraId="3B921F7C" w14:textId="77777777" w:rsidTr="001B6BBD">
+      <w:tr w:rsidR="001B6BBD" w:rsidRPr="0006791C" w14:paraId="3B921F7C" w14:textId="77777777" w:rsidTr="00F80DB7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="29D20476" w14:textId="77777777" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
+          <w:p w14:paraId="29D20476" w14:textId="39A1DD84" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B6BBD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>Dividends </w:t>
+              <w:t>Dividend</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="7901E3C0" w14:textId="5E1610FE" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
+            <w:r w:rsidR="00F80DB7" w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> per share</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7901E3C0" w14:textId="5E1610FE" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360" w:firstLine="45"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="56B02EE4" w14:textId="260F32A9" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
+          <w:p w14:paraId="56B02EE4" w14:textId="260F32A9" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="301733DE" w14:textId="77777777" w:rsidR="00EA26E0" w:rsidRDefault="00EA26E0" w:rsidP="007A5C22">
+          <w:p w14:paraId="301733DE" w14:textId="77777777" w:rsidR="00EA26E0" w:rsidRPr="0006791C" w:rsidRDefault="00EA26E0" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2715DB2E" w14:textId="77777777" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
+          <w:p w14:paraId="2715DB2E" w14:textId="77777777" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="588B487D" w14:textId="73BFFB3A" w:rsidR="00C4138E" w:rsidRPr="001B6BBD" w:rsidRDefault="00C4138E" w:rsidP="007A5C22">
+          <w:p w14:paraId="588B487D" w14:textId="73BFFB3A" w:rsidR="00C4138E" w:rsidRPr="0006791C" w:rsidRDefault="00C4138E" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1591" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7268DA78" w14:textId="616ABDE0" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
+          <w:p w14:paraId="7268DA78" w14:textId="616ABDE0" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w14:paraId="223B1384" w14:textId="77777777" w:rsidTr="001B6BBD">
+      <w:tr w:rsidR="001B6BBD" w:rsidRPr="0006791C" w14:paraId="223B1384" w14:textId="77777777" w:rsidTr="00F80DB7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6FCEB57B" w14:textId="77777777" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
+          <w:p w14:paraId="6FCEB57B" w14:textId="491C726F" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="00F80DB7" w:rsidP="001B6BBD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B6BBD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>Stakeholder </w:t>
+              <w:t xml:space="preserve">Dividend yield </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68151CED" w14:textId="0F96D11E" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
+          <w:p w14:paraId="68151CED" w14:textId="0F96D11E" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360" w:firstLine="45"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69E38661" w14:textId="57031EDA" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
+          <w:p w14:paraId="69E38661" w14:textId="57031EDA" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="141E1125" w14:textId="052DA784" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
+          <w:p w14:paraId="141E1125" w14:textId="052DA784" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="43801A97" w14:textId="77777777" w:rsidR="00EA26E0" w:rsidRDefault="00EA26E0" w:rsidP="007A5C22">
+          <w:p w14:paraId="43801A97" w14:textId="77777777" w:rsidR="00EA26E0" w:rsidRPr="0006791C" w:rsidRDefault="00EA26E0" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0D03AA02" w14:textId="0C8637F9" w:rsidR="00C4138E" w:rsidRPr="001B6BBD" w:rsidRDefault="00C4138E" w:rsidP="007A5C22">
+          <w:p w14:paraId="0D03AA02" w14:textId="0C8637F9" w:rsidR="00C4138E" w:rsidRPr="0006791C" w:rsidRDefault="00C4138E" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1591" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="609DD682" w14:textId="2DC3814A" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
+          <w:p w14:paraId="609DD682" w14:textId="2DC3814A" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w14:paraId="690668EC" w14:textId="77777777" w:rsidTr="001B6BBD">
+      <w:tr w:rsidR="001B6BBD" w:rsidRPr="0006791C" w14:paraId="690668EC" w14:textId="77777777" w:rsidTr="00F80DB7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F688412" w14:textId="77777777" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
+          <w:p w14:paraId="31921EEC" w14:textId="77777777" w:rsidR="00F80DB7" w:rsidRPr="0006791C" w:rsidRDefault="00F80DB7" w:rsidP="00F80DB7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B6BBD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>Business aims </w:t>
+              <w:t xml:space="preserve">Market capitalisation </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="779F8D90" w14:textId="27E13481" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
+          <w:p w14:paraId="779F8D90" w14:textId="27E13481" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360" w:firstLine="45"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1D1034E3" w14:textId="4043C388" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
+          <w:p w14:paraId="1D1034E3" w14:textId="4043C388" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="52BFACF5" w14:textId="2488F011" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
+          <w:p w14:paraId="52BFACF5" w14:textId="2488F011" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="346E9484" w14:textId="77777777" w:rsidR="00EA26E0" w:rsidRDefault="00EA26E0" w:rsidP="007A5C22">
+          <w:p w14:paraId="346E9484" w14:textId="77777777" w:rsidR="00EA26E0" w:rsidRPr="0006791C" w:rsidRDefault="00EA26E0" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3F06C426" w14:textId="60846911" w:rsidR="00C4138E" w:rsidRPr="001B6BBD" w:rsidRDefault="00C4138E" w:rsidP="007A5C22">
+          <w:p w14:paraId="3F06C426" w14:textId="60846911" w:rsidR="00C4138E" w:rsidRPr="0006791C" w:rsidRDefault="00C4138E" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1591" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="019FC2F2" w14:textId="02B11579" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
+          <w:p w14:paraId="019FC2F2" w14:textId="02B11579" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0AE79096" w14:textId="77777777" w:rsidR="00EA26E0" w:rsidRDefault="00EA26E0">
-      <w:r>
+    <w:p w14:paraId="0AE79096" w14:textId="77777777" w:rsidR="00EA26E0" w:rsidRPr="0006791C" w:rsidRDefault="00EA26E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9138" w:type="dxa"/>
         <w:tblInd w:w="-128" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2597"/>
         <w:gridCol w:w="4950"/>
         <w:gridCol w:w="1591"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w14:paraId="4D08C52E" w14:textId="77777777" w:rsidTr="00EA26E0">
+      <w:tr w:rsidR="001B6BBD" w:rsidRPr="0006791C" w14:paraId="4D08C52E" w14:textId="77777777" w:rsidTr="00D27C2F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2597" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35F4099E" w14:textId="54DF059F" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Business objectives </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E21B635" w14:textId="05A81315" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:firstLine="45"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4950" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01221F30" w14:textId="5E9166FF" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2670077D" w14:textId="11446BB7" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08E50434" w14:textId="77777777" w:rsidR="00EA26E0" w:rsidRPr="0006791C" w:rsidRDefault="00EA26E0" w:rsidP="007A5C22">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E57F7DB" w14:textId="1E5B0F8B" w:rsidR="00C4138E" w:rsidRPr="0006791C" w:rsidRDefault="00C4138E" w:rsidP="007A5C22">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1591" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FCC55EA" w14:textId="0B292CA5" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001B6BBD" w:rsidRPr="0006791C" w14:paraId="1F24C63A" w14:textId="77777777" w:rsidTr="00EA26E0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="35F4099E" w14:textId="54DF059F" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
+          <w:p w14:paraId="64814103" w14:textId="1C7C76EB" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="00F80DB7" w:rsidP="001B6BBD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B6BBD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>Business objectives </w:t>
+              <w:t xml:space="preserve">SMART objectives </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E21B635" w14:textId="05A81315" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
+          <w:p w14:paraId="4DA7FEFC" w14:textId="1BF0B46B" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360" w:firstLine="45"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="01221F30" w14:textId="5E9166FF" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
+          <w:p w14:paraId="1C1FBFFA" w14:textId="45A25E8D" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2670077D" w14:textId="11446BB7" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
+          <w:p w14:paraId="3CC0831E" w14:textId="70A28C94" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="08E50434" w14:textId="77777777" w:rsidR="00EA26E0" w:rsidRDefault="00EA26E0" w:rsidP="007A5C22">
+          <w:p w14:paraId="26F7EB8D" w14:textId="77777777" w:rsidR="00EA26E0" w:rsidRPr="0006791C" w:rsidRDefault="00EA26E0" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1E57F7DB" w14:textId="1E5B0F8B" w:rsidR="00C4138E" w:rsidRPr="001B6BBD" w:rsidRDefault="00C4138E" w:rsidP="007A5C22">
+          <w:p w14:paraId="40EDDCCB" w14:textId="32DBFE88" w:rsidR="00C4138E" w:rsidRPr="0006791C" w:rsidRDefault="00C4138E" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...137 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1591" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="003C2A06" w14:textId="0112324D" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
+          <w:p w14:paraId="003C2A06" w14:textId="0112324D" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w14:paraId="4EFDD70A" w14:textId="77777777" w:rsidTr="00EA26E0">
+      <w:tr w:rsidR="001B6BBD" w:rsidRPr="0006791C" w14:paraId="4EFDD70A" w14:textId="77777777" w:rsidTr="00F80DB7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60D572B1" w14:textId="77777777" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
+          <w:p w14:paraId="60D572B1" w14:textId="48475868" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="00F80DB7" w:rsidP="001B6BBD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B6BBD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>Fixed costs </w:t>
+              <w:t xml:space="preserve">Profit </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="779DCD6F" w14:textId="7C4631A7" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
+          <w:p w14:paraId="779DCD6F" w14:textId="7C4631A7" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360" w:firstLine="45"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="73EC44CF" w14:textId="322056BE" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
+          <w:p w14:paraId="73EC44CF" w14:textId="322056BE" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1646E19C" w14:textId="1014355A" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
+          <w:p w14:paraId="1646E19C" w14:textId="1014355A" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="724F68DA" w14:textId="77777777" w:rsidR="00EA26E0" w:rsidRDefault="00EA26E0" w:rsidP="007A5C22">
+          <w:p w14:paraId="724F68DA" w14:textId="77777777" w:rsidR="00EA26E0" w:rsidRPr="0006791C" w:rsidRDefault="00EA26E0" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7BDF130E" w14:textId="4072FC53" w:rsidR="00C4138E" w:rsidRPr="001B6BBD" w:rsidRDefault="00C4138E" w:rsidP="007A5C22">
+          <w:p w14:paraId="7BDF130E" w14:textId="4072FC53" w:rsidR="00C4138E" w:rsidRPr="0006791C" w:rsidRDefault="00C4138E" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1591" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37EB0A7B" w14:textId="1DAC754B" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
+          <w:p w14:paraId="37EB0A7B" w14:textId="1DAC754B" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w14:paraId="4A26F146" w14:textId="77777777" w:rsidTr="00EA26E0">
+      <w:tr w:rsidR="001B6BBD" w:rsidRPr="0006791C" w14:paraId="4A26F146" w14:textId="77777777" w:rsidTr="00EA26E0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B2F89F9" w14:textId="77777777" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
+          <w:p w14:paraId="7B2F89F9" w14:textId="1C8F8214" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="00F80DB7" w:rsidP="001B6BBD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B6BBD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>Variable costs </w:t>
+              <w:t xml:space="preserve">Ethics </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69CD1283" w14:textId="2BEBCA22" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
+          <w:p w14:paraId="69CD1283" w14:textId="2BEBCA22" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360" w:firstLine="45"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="310D8BF5" w14:textId="7C1C7B0C" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
+          <w:p w14:paraId="310D8BF5" w14:textId="7C1C7B0C" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0293345C" w14:textId="6B766502" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
+          <w:p w14:paraId="0293345C" w14:textId="6B766502" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="380DFAA2" w14:textId="77777777" w:rsidR="00EA26E0" w:rsidRDefault="00EA26E0" w:rsidP="007A5C22">
+          <w:p w14:paraId="380DFAA2" w14:textId="77777777" w:rsidR="00EA26E0" w:rsidRPr="0006791C" w:rsidRDefault="00EA26E0" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7B4C0B92" w14:textId="3849CEE7" w:rsidR="00C4138E" w:rsidRPr="001B6BBD" w:rsidRDefault="00C4138E" w:rsidP="007A5C22">
+          <w:p w14:paraId="7B4C0B92" w14:textId="3849CEE7" w:rsidR="00C4138E" w:rsidRPr="0006791C" w:rsidRDefault="00C4138E" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1591" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F64D408" w14:textId="6BA977C7" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
+          <w:p w14:paraId="2F64D408" w14:textId="6BA977C7" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w14:paraId="4CDEF520" w14:textId="77777777" w:rsidTr="00EA26E0">
+      <w:tr w:rsidR="001B6BBD" w:rsidRPr="0006791C" w14:paraId="4CDEF520" w14:textId="77777777" w:rsidTr="00F80DB7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5302F760" w14:textId="77777777" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
+          <w:p w14:paraId="5302F760" w14:textId="37D0EBB7" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="00F80DB7" w:rsidP="001B6BBD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B6BBD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>Profit </w:t>
+              <w:t xml:space="preserve">Entrepreneur </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33D8FBC3" w14:textId="0FB63493" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
+          <w:p w14:paraId="33D8FBC3" w14:textId="0FB63493" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360" w:firstLine="45"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="100C006E" w14:textId="5F64EBA0" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
+          <w:p w14:paraId="100C006E" w14:textId="5F64EBA0" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="62649B43" w14:textId="0B54EAE7" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
+          <w:p w14:paraId="62649B43" w14:textId="0B54EAE7" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="53C44F6C" w14:textId="77777777" w:rsidR="00EA26E0" w:rsidRDefault="00EA26E0" w:rsidP="007A5C22">
+          <w:p w14:paraId="53C44F6C" w14:textId="77777777" w:rsidR="00EA26E0" w:rsidRPr="0006791C" w:rsidRDefault="00EA26E0" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="263F322C" w14:textId="644C68FD" w:rsidR="00C4138E" w:rsidRPr="001B6BBD" w:rsidRDefault="00C4138E" w:rsidP="007A5C22">
+          <w:p w14:paraId="263F322C" w14:textId="644C68FD" w:rsidR="00C4138E" w:rsidRPr="0006791C" w:rsidRDefault="00C4138E" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1591" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="61747CA7" w14:textId="3DB04D57" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
+          <w:p w14:paraId="61747CA7" w14:textId="3DB04D57" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w14:paraId="05B86F9A" w14:textId="77777777" w:rsidTr="00EA26E0">
+      <w:tr w:rsidR="001B6BBD" w:rsidRPr="0006791C" w14:paraId="05B86F9A" w14:textId="77777777" w:rsidTr="0073108F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="206E9A07" w14:textId="77777777" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
+          <w:p w14:paraId="206E9A07" w14:textId="52AA4743" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="00F80DB7" w:rsidP="001B6BBD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B6BBD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>Loss </w:t>
+              <w:t xml:space="preserve">Business plan </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E17CA5F" w14:textId="5C0BA40C" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
+          <w:p w14:paraId="4E17CA5F" w14:textId="5C0BA40C" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360" w:firstLine="45"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0DEA8B6C" w14:textId="2F93D1E2" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
+          <w:p w14:paraId="0DEA8B6C" w14:textId="2F93D1E2" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="04951E4B" w14:textId="67B7CCC1" w:rsidR="00C4138E" w:rsidRDefault="00C4138E" w:rsidP="007A5C22">
+          <w:p w14:paraId="04951E4B" w14:textId="67B7CCC1" w:rsidR="00C4138E" w:rsidRPr="0006791C" w:rsidRDefault="00C4138E" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1136FA15" w14:textId="77777777" w:rsidR="00C4138E" w:rsidRDefault="00C4138E" w:rsidP="007A5C22">
+          <w:p w14:paraId="1136FA15" w14:textId="77777777" w:rsidR="00C4138E" w:rsidRPr="0006791C" w:rsidRDefault="00C4138E" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="01BB7176" w14:textId="55829713" w:rsidR="00C4138E" w:rsidRPr="001B6BBD" w:rsidRDefault="00C4138E" w:rsidP="007A5C22">
+          <w:p w14:paraId="01BB7176" w14:textId="55829713" w:rsidR="00C4138E" w:rsidRPr="0006791C" w:rsidRDefault="00C4138E" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1591" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0EFC7245" w14:textId="54E78552" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
+          <w:p w14:paraId="0EFC7245" w14:textId="54E78552" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w14:paraId="68B4F425" w14:textId="77777777" w:rsidTr="00EA26E0">
+    </w:tbl>
+    <w:p w14:paraId="10F08FF3" w14:textId="77777777" w:rsidR="001B6BBD" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E79ACAF" w14:textId="6A551FC8" w:rsidR="007A5C22" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Task 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA26E0" w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Research Task</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A17CD84" w14:textId="77777777" w:rsidR="007A5C22" w:rsidRPr="0006791C" w:rsidRDefault="007A5C22" w:rsidP="001B6BBD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D53E711" w14:textId="77777777" w:rsidR="005D2CB2" w:rsidRPr="0006791C" w:rsidRDefault="00F80DB7" w:rsidP="001B6BBD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Research an entrepreneur.  This could involve an interview with someone you know who has set up their own </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>business, or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> could involve doing some research into a famous entrepreneur.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29B93DB0" w14:textId="77777777" w:rsidR="005D2CB2" w:rsidRPr="0006791C" w:rsidRDefault="005D2CB2" w:rsidP="001B6BBD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B3B3C96" w14:textId="6659DA31" w:rsidR="005D2CB2" w:rsidRPr="0006791C" w:rsidRDefault="005D2CB2" w:rsidP="001B6BBD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You will need to produce a detailed profile of </w:t>
+      </w:r>
+      <w:r w:rsidR="00295AC7" w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">your chosen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">entrepreneur.  This should include one or two images and as </w:t>
+      </w:r>
+      <w:r w:rsidR="002367D0" w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">much </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">information as you can.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00295AC7" w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You could word process or handwrite your </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00295AC7" w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>work</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00295AC7" w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and it should be on one side of A4 paper.  T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">his will be shared with the rest of the class in September, so please make sure it is your best work.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BF29152" w14:textId="77777777" w:rsidR="005D2CB2" w:rsidRPr="0006791C" w:rsidRDefault="005D2CB2" w:rsidP="001B6BBD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77DBED1D" w14:textId="0AC16A6E" w:rsidR="00F80DB7" w:rsidRPr="0006791C" w:rsidRDefault="005D2CB2" w:rsidP="001B6BBD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>You should aim to a</w:t>
+      </w:r>
+      <w:r w:rsidR="00F80DB7" w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>nswer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F80DB7" w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>the following questions;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00CE897F" w14:textId="77777777" w:rsidR="005D2CB2" w:rsidRPr="0006791C" w:rsidRDefault="005D2CB2" w:rsidP="001B6BBD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B816BEB" w14:textId="77777777" w:rsidR="005D2CB2" w:rsidRPr="0006791C" w:rsidRDefault="005D2CB2" w:rsidP="005D2CB2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The name of the business and the name of the entrepreneur </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D086F73" w14:textId="47798593" w:rsidR="005D2CB2" w:rsidRPr="0006791C" w:rsidRDefault="005D2CB2" w:rsidP="00F80DB7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When was it started and how?  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61D51343" w14:textId="6DFB1AFA" w:rsidR="00295AC7" w:rsidRPr="0006791C" w:rsidRDefault="00295AC7" w:rsidP="00AB49D4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>What is the product/service?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4650DF69" w14:textId="77777777" w:rsidR="00295AC7" w:rsidRPr="0006791C" w:rsidRDefault="00295AC7" w:rsidP="00295AC7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Where are they located?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="028A8C34" w14:textId="77777777" w:rsidR="00295AC7" w:rsidRPr="0006791C" w:rsidRDefault="00295AC7" w:rsidP="00E536C1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Is it a local/national/global business?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F1396CC" w14:textId="6A053672" w:rsidR="00F80DB7" w:rsidRPr="0006791C" w:rsidRDefault="00F80DB7" w:rsidP="00E536C1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>What were the reasons for setting up the business (include financial and non-financial)</w:t>
+      </w:r>
+      <w:r w:rsidR="0073108F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C055832" w14:textId="538C6B5D" w:rsidR="00F80DB7" w:rsidRPr="0006791C" w:rsidRDefault="00F80DB7" w:rsidP="00F80DB7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>What characteristics does the entrepreneur have (risk taker, resilient, focused, passionate, innovate, adaptable)</w:t>
+      </w:r>
+      <w:r w:rsidR="0073108F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>?  A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>sk them to explain how they have demonstrated some of these characteristics, or can they add any others</w:t>
+      </w:r>
+      <w:r w:rsidR="0073108F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="787B90CF" w14:textId="0808C763" w:rsidR="00F80DB7" w:rsidRPr="0006791C" w:rsidRDefault="00F80DB7" w:rsidP="00F80DB7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>What have been the challenges of setting up their business</w:t>
+      </w:r>
+      <w:r w:rsidR="0073108F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56C65881" w14:textId="4B669A31" w:rsidR="00F80DB7" w:rsidRPr="0006791C" w:rsidRDefault="00F80DB7" w:rsidP="00F80DB7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>How has their role as an entrepreneur changed as the business has grown</w:t>
+      </w:r>
+      <w:r w:rsidR="0073108F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FAA2AC0" w14:textId="3A361CBF" w:rsidR="00CD7250" w:rsidRPr="0006791C" w:rsidRDefault="00CD7250" w:rsidP="00F80DB7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>What have been the rewards of setting up their own business</w:t>
+      </w:r>
+      <w:r w:rsidR="0073108F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12EFAAED" w14:textId="77777777" w:rsidR="00C4138E" w:rsidRPr="0006791C" w:rsidRDefault="00C4138E" w:rsidP="001B6BBD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AF97344" w14:textId="77777777" w:rsidR="00295AC7" w:rsidRPr="0006791C" w:rsidRDefault="001B6BBD" w:rsidP="00295AC7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>You will be asked to discuss this with students on your table in a lesson.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29C08FFF" w14:textId="77777777" w:rsidR="0006791C" w:rsidRPr="0006791C" w:rsidRDefault="0006791C" w:rsidP="00295AC7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D367C4A" w14:textId="18CDD1E1" w:rsidR="008065D0" w:rsidRPr="0006791C" w:rsidRDefault="008065D0" w:rsidP="00295AC7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Task 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA26E0" w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Business Maths</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FC537A2" w14:textId="4A22307F" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="008065D0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Complete the business maths problems below, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>showing all your working:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9781" w:type="dxa"/>
+        <w:tblInd w:w="-572" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="9072"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D72CFF" w:rsidRPr="0006791C" w14:paraId="23881E3B" w14:textId="77777777" w:rsidTr="00C05922">
+        <w:trPr>
+          <w:trHeight w:val="1167"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2597" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F9E29B6" w14:textId="77777777" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
-[...17 lines deleted...]
-              <w:t>A supplier </w:t>
+          <w:p w14:paraId="069B79F0" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Q1</w:t>
             </w:r>
-          </w:p>
-[...11 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4950" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="9072" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09DE4A72" w14:textId="50F279CC" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
-[...47 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="15A18E95" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Plaice Station is a fish and chip shop located by the sea in Whitby. It offers a wide choice of fresh fish for sale every day. The average selling price it charges per portion of fish and chips is £7.50. Plaice Station sells 200 portions of fish and chips on a Friday night, its busiest night of the week.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71E7ABEA" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5FBB1C47" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Calculate the total amount of money Plaice Station takes on a Friday night from selling fish and chips.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2838BBC4" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D72CFF" w:rsidRPr="0006791C" w14:paraId="5AC08D16" w14:textId="77777777" w:rsidTr="00C05922">
+        <w:trPr>
+          <w:trHeight w:val="1596"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9781" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="37FC709C" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Your workings:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A78ECD5" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35F6DE72" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="71BEA3D3" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00D72CFF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9781" w:type="dxa"/>
+        <w:tblInd w:w="-572" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="9072"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D72CFF" w:rsidRPr="0006791C" w14:paraId="1B25C7F0" w14:textId="77777777" w:rsidTr="00C05922">
+        <w:trPr>
+          <w:trHeight w:val="1167"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="399FC7C5" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Q2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1591" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="9072" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20BC0913" w14:textId="01376D3E" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
-[...8 lines deleted...]
-                <w:lang w:eastAsia="en-GB"/>
+          <w:p w14:paraId="41BF9C9E" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Plaice Station pays 20% of the selling price of a portion of its fish and chips to the fishermen for each piece of fish it buys from them.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EE8413F" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F1C04A6" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Using the above information and the information in question 1:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50EB2A66" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="68C65994" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>a)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Calculate the amount Plaice Station pays the fishermen for one piece of fish.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C676A65" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4669602F" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>b)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Calculate the amount Plaice Station pays the fishermen for 350 pieces of fish to cover trading on both Friday and Saturday evenings.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="539BCD74" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w14:paraId="42855A93" w14:textId="77777777" w:rsidTr="00EA26E0">
+      <w:tr w:rsidR="00D72CFF" w:rsidRPr="0006791C" w14:paraId="05CBA34C" w14:textId="77777777" w:rsidTr="00C05922">
+        <w:trPr>
+          <w:trHeight w:val="1596"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2597" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="9781" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="01070BE8" w14:textId="77777777" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
-[...17 lines deleted...]
-              <w:t>Goods and services </w:t>
+          <w:p w14:paraId="13741224" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Your workings:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06607C4E" w14:textId="5719F2FD" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
-[...10 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="66E89B49" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>a)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="049A1FCE" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27C2E4F9" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7AD6F4B4" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>b)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23768BD6" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15DF60B2" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="358D38DF" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="70445DBE" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00D72CFF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9781" w:type="dxa"/>
+        <w:tblInd w:w="-572" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="9072"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D72CFF" w:rsidRPr="0006791C" w14:paraId="3DAD5719" w14:textId="77777777" w:rsidTr="00C05922">
+        <w:trPr>
+          <w:trHeight w:val="1167"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09CD38A3" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Q3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4950" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="9072" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7525241D" w14:textId="466686BD" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
-[...47 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="21028D5F" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Affordable How-Sing is a housebuilding firm located in the Midlands. The business is very pleased with the increase in new house builds in the area. Last year, 217,350 new houses were built in the UK. This figure was 15% higher than the previous year.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79F64C47" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78D926AB" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Calculate the number of houses that were built in the previous year.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D72CFF" w:rsidRPr="0006791C" w14:paraId="7AB64945" w14:textId="77777777" w:rsidTr="00C05922">
+        <w:trPr>
+          <w:trHeight w:val="1596"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9781" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DF31FFE" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Your workings:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="331F18CF" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B078641" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D72CFF" w:rsidRPr="0006791C" w14:paraId="0DA4478A" w14:textId="77777777" w:rsidTr="00C05922">
+        <w:trPr>
+          <w:trHeight w:val="1167"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DCAD173" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Q4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1591" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="9072" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5457AC99" w14:textId="664BE8BC" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="78D21113" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Thai to Walk is a Thai restaurant that offers both a sit down and takeaway service.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DE6001D" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B9F15E6" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>The pie chart below shows the breakdown of total customers that Thai to Walk usually serves on a weekday evening.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51180FB1" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="231ECBF3" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2FE1D5BD" wp14:editId="05D17587">
+                  <wp:extent cx="4178461" cy="2187616"/>
+                  <wp:effectExtent l="0" t="0" r="12700" b="3175"/>
+                  <wp:docPr id="3" name="Chart 3"/>
+                  <wp:cNvGraphicFramePr/>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+                      <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId11"/>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F82EA2A" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C5E32A4" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Using the pie chart, calculate the percentage of Thai to Walk’s total customers that use the takeaway service on a weekday evening.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14C967EA" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D72CFF" w:rsidRPr="0006791C" w14:paraId="026871F9" w14:textId="77777777" w:rsidTr="00C05922">
+        <w:trPr>
+          <w:trHeight w:val="1596"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9781" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="72593034" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Your workings:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="629B2822" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="755F9A42" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6FADC41E" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7849B3B2" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E7FBD28" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="45888D5C" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22A3D67E" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="10F08FF3" w14:textId="77777777" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
-[...79 lines deleted...]
-          <w:lang w:eastAsia="en-GB"/>
+    <w:p w14:paraId="7BE91AE5" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00D72CFF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A17CD84" w14:textId="77777777" w:rsidR="007A5C22" w:rsidRDefault="007A5C22" w:rsidP="001B6BBD">
+    <w:p w14:paraId="38B9C14D" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00D72CFF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9781" w:type="dxa"/>
+        <w:tblInd w:w="-572" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="9072"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D72CFF" w:rsidRPr="0006791C" w14:paraId="008F6524" w14:textId="77777777" w:rsidTr="00C05922">
+        <w:trPr>
+          <w:trHeight w:val="1167"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="493965FD" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Q5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9072" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A0A6B89" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Beauty and the Beach is a tanning salon that provides a spray tan service. The owner has recently decided to reduce its selling price of its most popular spray tan from £30 to £22.50 to try and attract more customers.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CCC2B54" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7FA71712" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Calculate the percentage decrease in the selling price of one spray tan.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="482CFA69" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D72CFF" w:rsidRPr="0006791C" w14:paraId="041FC71F" w14:textId="77777777" w:rsidTr="00C05922">
+        <w:trPr>
+          <w:trHeight w:val="1596"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9781" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1827C523" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Your workings:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48C285E4" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69974751" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B97DB85" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3BCD6924" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52474C3D" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1444A8EA" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2910C9F0" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="522695F3" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00D72CFF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9781" w:type="dxa"/>
+        <w:tblInd w:w="-572" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="9072"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D72CFF" w:rsidRPr="0006791C" w14:paraId="7BF9C4CB" w14:textId="77777777" w:rsidTr="00C05922">
+        <w:trPr>
+          <w:trHeight w:val="1167"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D537321" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Q6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9072" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75748962" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Damsel in this Dress is a clothing shop based in a tourist town in Wales. The store opens 7 days a week. The number of customers that it serves changes according to the day of the week, as shown in the bar chart below.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12C770FC" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08463B1B" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F96628E" wp14:editId="574FC95C">
+                  <wp:extent cx="5205414" cy="3405189"/>
+                  <wp:effectExtent l="0" t="0" r="14605" b="5080"/>
+                  <wp:docPr id="10" name="Chart 10"/>
+                  <wp:cNvGraphicFramePr/>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+                      <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId12"/>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09564032" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4CE97948" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Using the bar chart:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33DEA50F" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F6F0B7C" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>a)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Calculate the average daily number of customers that the shop serves during the week.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6218887C" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6238E160" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>b)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Calculate the difference between the number of customers the business serves on a Monday and a Saturday.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B2B0208" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D72CFF" w:rsidRPr="0006791C" w14:paraId="5D36E565" w14:textId="77777777" w:rsidTr="00C05922">
+        <w:trPr>
+          <w:trHeight w:val="1596"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9781" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="37FFA26C" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Your workings:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6506DAAE" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>a)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5300300F" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49408A0A" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4BFC6C43" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2DD21CE2" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70AADC12" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65C993CD" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="013803A8" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5CF0F1E3" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="227C719A" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B1EE19C" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0AC1EE26" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4CD9DE6D" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1E0B3FD1" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00D72CFF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="309BEC86" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00D72CFF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9781" w:type="dxa"/>
+        <w:tblInd w:w="-572" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="9072"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D72CFF" w:rsidRPr="0006791C" w14:paraId="0CF33416" w14:textId="77777777" w:rsidTr="00C05922">
+        <w:trPr>
+          <w:trHeight w:val="1167"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68CDA1FA" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Q7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9072" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33CBD0BC" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pine-Oakio makes hand-made wooden furniture. Its most popular item is a chest of drawers which is priced at £250.00. The business asks customers to pay 15% of the selling price up front when placing an order. Customers then pay the remaining amount when the furniture is ready to be collected. Alternatively, when placing a furniture order, a customer can choose to pay the full amount straight away minus a 7.5% discount, which is offered by the business as a reward for early payment.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D1378C4" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1805"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F0CC115" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>a)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> A business has been allocated £800 to buy three </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>chest</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of drawers. Calculate how much of the £800 will be remaining if the business chooses to pay for all three </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>chest</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of drawers in full at the time of placing the order. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07582038" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5AD8B2CC" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>b)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Calculate the total amount a customer will pay on collection of two chest of drawers, if the customer chooses to pay a 15% deposit when placing an order.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46502DA0" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D72CFF" w:rsidRPr="0006791C" w14:paraId="5247A580" w14:textId="77777777" w:rsidTr="00C05922">
+        <w:trPr>
+          <w:trHeight w:val="1596"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9781" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6921E51D" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Your workings:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="545F816B" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>a)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EF4D7AF" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42035168" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1456CDF0" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61272AC8" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36A11625" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5CDB5AF6" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="663D812E" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6091BE8A" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="21A4F286" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00D72CFF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FF8BC0C" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00D72CFF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9781" w:type="dxa"/>
+        <w:tblInd w:w="-572" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="9072"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D72CFF" w:rsidRPr="0006791C" w14:paraId="058B1903" w14:textId="77777777" w:rsidTr="00C05922">
+        <w:trPr>
+          <w:trHeight w:val="1167"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1452E923" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Q8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9072" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BC68FD9" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Amy Stake has been reviewing her new bank account which she opened in July since starting a summer job.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B895126" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="TableGrid"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:jc w:val="center"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="2043"/>
+              <w:gridCol w:w="2043"/>
+              <w:gridCol w:w="2043"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00D72CFF" w:rsidRPr="0006791C" w14:paraId="586C0C47" w14:textId="77777777" w:rsidTr="00C05922">
+              <w:trPr>
+                <w:jc w:val="center"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2043" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="7DFAE60F" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2043" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="1D58C3B0" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0006791C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>July (£)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2043" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="715802B0" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0006791C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>August (£)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00D72CFF" w:rsidRPr="0006791C" w14:paraId="41F71F3B" w14:textId="77777777" w:rsidTr="00C05922">
+              <w:trPr>
+                <w:jc w:val="center"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2043" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="441FE0D3" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0006791C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>Paid in</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2043" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="1600E11C" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0006791C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>100.00</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2043" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="3AC8BC93" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0006791C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>75.00</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00D72CFF" w:rsidRPr="0006791C" w14:paraId="2D96DE50" w14:textId="77777777" w:rsidTr="00C05922">
+              <w:trPr>
+                <w:jc w:val="center"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2043" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="4075ED61" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0006791C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>Paid out</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2043" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="07207F01" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0006791C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>75.00</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2043" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="04B4F7E6" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0006791C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>60.00</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="0FDB7FE7" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72C6766A" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>a)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Calculate how much money Amy had in her bank account at the end of July.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42B9B4DF" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="695CAC4C" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>b)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Calculate how much money Amy had in her bank account at the end of August.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="234ABEEC" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D72CFF" w:rsidRPr="0006791C" w14:paraId="2A957889" w14:textId="77777777" w:rsidTr="00C05922">
+        <w:trPr>
+          <w:trHeight w:val="1596"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9781" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="444B412F" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Your workings:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="161091A7" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>a)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14B06486" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E0D2CA4" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A765FC0" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>b)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A44303A" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="04FAF4FE" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D72CFF" w:rsidRPr="0006791C" w14:paraId="2645B3B7" w14:textId="77777777" w:rsidTr="00C05922">
+        <w:trPr>
+          <w:trHeight w:val="1167"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="433DE574" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Q9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9072" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38986A22" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>The pie chart below shows the proportion of total sales (in value) of five different takeaway businesses make in an average week. The total sales of the five businesses in an average week equals £20,000.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A2C6FC5" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25C8B51B" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2AECBE37" wp14:editId="574A1E1E">
+                  <wp:extent cx="4572000" cy="2743200"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="11" name="Chart 11"/>
+                  <wp:cNvGraphicFramePr/>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+                      <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId13"/>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FD88CCD" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="519E4C98" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Using the pie chart:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40ED3EEE" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="689416E3" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identify the business which has the highest number of sales in an average week.       Calculate the value of sales in £s for this business. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="143EE7EC" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C53F9F6" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identify the business which has the lowest number of sales in an average week.        Calculate the value of sales in £s for this business. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CA9392B" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1303088E" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>c)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Calculate the difference in sales value in £s between the two most popular takeaway choices.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="766BF292" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D72CFF" w:rsidRPr="0006791C" w14:paraId="1C4598BB" w14:textId="77777777" w:rsidTr="00C05922">
+        <w:trPr>
+          <w:trHeight w:val="1596"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9781" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B0C43E1" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Your workings:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0094E4C3" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>a)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B18AE08" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2CD954A8" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="289177B1" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6FA97FCA" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="549854F4" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72FFF61F" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6091E92A" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58AACB4B" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">c) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B45F0B0" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="352F4DC1" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72C6B954" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4CC0D203" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3500F708" w14:textId="50A31248" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00D72CFF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B01265B" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00D72CFF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9781" w:type="dxa"/>
+        <w:tblInd w:w="-572" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="9072"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D72CFF" w:rsidRPr="0006791C" w14:paraId="63F92BF9" w14:textId="77777777" w:rsidTr="00C05922">
+        <w:trPr>
+          <w:trHeight w:val="1167"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0111B11F" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Q10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9072" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EC4A31E" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mayhem is a baby and toddler mobile soft play business. The owner has been monitoring the birth rates in the UK over time.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78B279DB" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71F9C898" w14:textId="30F17F62" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="51725271" wp14:editId="7F9B6D58">
+                  <wp:extent cx="4572000" cy="2743200"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="12" name="Chart 12"/>
+                  <wp:cNvGraphicFramePr/>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+                      <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId14"/>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16916562" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62EB254F" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>https://www.statista.com/statistics/281981/live-births-in-the-united-kingdom-uk-1990/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72033731" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0069376F" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>The owner has also been reviewing last week’s customer feedback left on his website.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F804EB3" w14:textId="516188CA" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="TableGrid"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="2960"/>
+              <w:gridCol w:w="2946"/>
+              <w:gridCol w:w="2945"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00D72CFF" w:rsidRPr="0006791C" w14:paraId="6BF09DBC" w14:textId="77777777" w:rsidTr="00C05922">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2996" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="58581DC4" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2996" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="477AD047" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0006791C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>Quality of service</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2996" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="4D951918" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0006791C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>Value for money</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00D72CFF" w:rsidRPr="0006791C" w14:paraId="2E235C73" w14:textId="77777777" w:rsidTr="00C05922">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2996" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="08E02458" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0006791C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>Excellent</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2996" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="19DEFEF1" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0006791C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>15</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2996" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="1AE71528" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0006791C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>6</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00D72CFF" w:rsidRPr="0006791C" w14:paraId="55FAE1D3" w14:textId="77777777" w:rsidTr="00C05922">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2996" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="1D9E751B" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0006791C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>Good</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2996" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="62FF51AA" w14:textId="6BB6C568" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0006791C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>12</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2996" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="77ECE42F" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0006791C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>20</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00D72CFF" w:rsidRPr="0006791C" w14:paraId="5B031369" w14:textId="77777777" w:rsidTr="00C05922">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2996" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="14B63425" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0006791C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>Satisfactory</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2996" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="2CFB36C6" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0006791C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>8</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2996" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="3C7120C6" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0006791C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>8</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00D72CFF" w:rsidRPr="0006791C" w14:paraId="6D4A4A20" w14:textId="77777777" w:rsidTr="00C05922">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2996" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="200C87ED" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0006791C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>Poor</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2996" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="1BC74E57" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0006791C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>0</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2996" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="48151EC5" w14:textId="6B365029" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0006791C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>1</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="560A904E" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E4EE2B7" w14:textId="4DF4AC76" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Using the information provided:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="635C7346" w14:textId="1A650176" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6CBF3ABD" w14:textId="1FF8B05D" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>a)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Identify the year which had the lowest number of live births in the UK.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F3D5D97" w14:textId="516C86CD" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="703C70A6" w14:textId="42D21356" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>b)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Calculate the percentage of total customers who left feedback on the website that rated Mayhem’s value for money as either satisfactory or poor.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59BA87D0" w14:textId="38817A13" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D72CFF" w:rsidRPr="0006791C" w14:paraId="48BAFF40" w14:textId="77777777" w:rsidTr="00C05922">
+        <w:trPr>
+          <w:trHeight w:val="1596"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9781" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6918E17F" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Your workings:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A8FB081" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>a)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7573503A" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="32FDF602" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53D36B04" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006791C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70BD4C72" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63BC4549" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="48DF0C25" w14:textId="7ED05F4B" w:rsidR="00D72CFF" w:rsidRPr="0006791C" w:rsidRDefault="00D72CFF" w:rsidP="00D72CFF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3395BF15" w14:textId="77777777" w:rsidR="0006791C" w:rsidRPr="0006791C" w:rsidRDefault="0006791C" w:rsidP="0006791C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EBB31F2" w14:textId="0CE28BBF" w:rsidR="00C4138E" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
+    <w:p w14:paraId="5C986735" w14:textId="77777777" w:rsidR="0006791C" w:rsidRPr="0006791C" w:rsidRDefault="0006791C" w:rsidP="0006791C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>write/type a paragraph in your own words (100-200 words)</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0123DFB5" w14:textId="12D04FF7" w:rsidR="0006791C" w:rsidRPr="0006791C" w:rsidRDefault="0006791C" w:rsidP="0006791C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">, describing the business and the situation it is currently in. </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Task 4 – Business Reading:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12EFAAED" w14:textId="77777777" w:rsidR="00C4138E" w:rsidRDefault="00C4138E" w:rsidP="001B6BBD">
-[...5 lines deleted...]
-          <w:lang w:eastAsia="en-GB"/>
+    <w:p w14:paraId="5849CAB1" w14:textId="77777777" w:rsidR="0006791C" w:rsidRPr="0006791C" w:rsidRDefault="0006791C" w:rsidP="0006791C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77CF08E2" w14:textId="3E77BF38" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">You will be asked to discuss this with students on your table in a lesson. If you </w:t>
+    <w:p w14:paraId="21F1BB06" w14:textId="77777777" w:rsidR="0006791C" w:rsidRPr="0006791C" w:rsidRDefault="0006791C" w:rsidP="0006791C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Read a book…or listen to a podcast!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51A0A880" w14:textId="77777777" w:rsidR="0006791C" w:rsidRPr="0006791C" w:rsidRDefault="0006791C" w:rsidP="0006791C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Select either a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>business-related book or podcast episode</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and put together some </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>notes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that you can bring with you and use as the basis for a discussion in class when we start in September. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B6D0FBE" w14:textId="77777777" w:rsidR="0006791C" w:rsidRPr="0006791C" w:rsidRDefault="0006791C" w:rsidP="0006791C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4201AC50" w14:textId="77777777" w:rsidR="0006791C" w:rsidRPr="0006791C" w:rsidRDefault="0006791C" w:rsidP="0006791C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Book Ideas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="553C4D0E" w14:textId="77777777" w:rsidR="0006791C" w:rsidRPr="0006791C" w:rsidRDefault="0006791C" w:rsidP="0006791C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">There are many business biographies that well-known </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="001B6BBD">
-[...4 lines deleted...]
-        <w:t>are able to</w:t>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>business people</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="001B6BBD">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> print the article, please bring that in too. </w:t>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have written which you may be interested in; there are also many books about how successful businesses were started. You could choose any but here is a selection to consider:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B0754E3" w14:textId="77777777" w:rsidR="00C4138E" w:rsidRDefault="00C4138E" w:rsidP="001B6BBD">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="056503AE" w14:textId="77777777" w:rsidR="0006791C" w:rsidRPr="0006791C" w:rsidRDefault="0006791C" w:rsidP="0006791C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F4AEBC7" w14:textId="77777777" w:rsidR="0006791C" w:rsidRPr="0006791C" w:rsidRDefault="0006791C" w:rsidP="0006791C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...22 lines deleted...]
-        <w:t>Resources:</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>What You See Is What You Get: My Autobiography</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B6BBD">
-[...4 lines deleted...]
-        <w:t> </w:t>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by Alan Sugar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50E4C2F7" w14:textId="77777777" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="006F19C3" w:rsidP="001B6BBD">
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> (</w:t>
+    <w:p w14:paraId="4843E24C" w14:textId="77777777" w:rsidR="0006791C" w:rsidRPr="0006791C" w:rsidRDefault="0006791C" w:rsidP="0006791C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F4D4F81" w14:textId="77777777" w:rsidR="0006791C" w:rsidRPr="0006791C" w:rsidRDefault="0006791C" w:rsidP="0006791C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In For </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
-[...15 lines deleted...]
-        <w:t>) </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pound - My Journey </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>From</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a Market-Stall to Three Hundred High Street </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Stores by Chris Edwards &amp; Stafford Hildred</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="731851F2" w14:textId="171A4835" w:rsidR="001B6BBD" w:rsidRDefault="006F19C3" w:rsidP="001B6BBD">
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> (</w:t>
+    <w:p w14:paraId="03EFF629" w14:textId="77777777" w:rsidR="0006791C" w:rsidRPr="0006791C" w:rsidRDefault="0006791C" w:rsidP="0006791C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27C344C2" w14:textId="77777777" w:rsidR="0006791C" w:rsidRPr="0006791C" w:rsidRDefault="0006791C" w:rsidP="0006791C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Shoe Dog: A Memoir by the Creator of NIKE</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-[...14 lines deleted...]
-        <w:t>) </w:t>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by Phil Knight</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ACC9390" w14:textId="3463E28B" w:rsidR="00C4138E" w:rsidRPr="001B6BBD" w:rsidRDefault="00C4138E" w:rsidP="001B6BBD">
-[...7 lines deleted...]
-          <w:lang w:eastAsia="en-GB"/>
+    <w:p w14:paraId="0931935B" w14:textId="77777777" w:rsidR="0006791C" w:rsidRPr="0006791C" w:rsidRDefault="0006791C" w:rsidP="0006791C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="070CB76A" w14:textId="3F05E962" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
-[...15 lines deleted...]
-        <w:t> </w:t>
+    <w:p w14:paraId="4DEECB78" w14:textId="77777777" w:rsidR="0006791C" w:rsidRPr="0006791C" w:rsidRDefault="0006791C" w:rsidP="0006791C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Elon Musk: A Biography of Billionaire Entrepreneur Elon Musk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by Robert Hanson</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DE512C9" w14:textId="60D71962" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="00EA26E0" w:rsidP="001B6BBD">
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w14:paraId="5D00AA63" w14:textId="77777777" w:rsidR="0006791C" w:rsidRPr="0006791C" w:rsidRDefault="0006791C" w:rsidP="0006791C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D95721A" w14:textId="77777777" w:rsidR="0006791C" w:rsidRPr="0006791C" w:rsidRDefault="0006791C" w:rsidP="0006791C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jo Malone: My Story</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by Jo Malone</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69473CFD" w14:textId="77777777" w:rsidR="0006791C" w:rsidRPr="0006791C" w:rsidRDefault="0006791C" w:rsidP="0006791C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CFBA553" w14:textId="77777777" w:rsidR="0006791C" w:rsidRPr="0006791C" w:rsidRDefault="0006791C" w:rsidP="0006791C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Anyone Can Do It: My Story</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by Duncan Bannatyne</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D02652E" w14:textId="77777777" w:rsidR="0006791C" w:rsidRPr="0006791C" w:rsidRDefault="0006791C" w:rsidP="0006791C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FF04B49" w14:textId="77777777" w:rsidR="0006791C" w:rsidRPr="0006791C" w:rsidRDefault="0006791C" w:rsidP="0006791C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pour Your Heart </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Into</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> It: How Starbucks Built a Company One Cup at a Time</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by Howard Schultz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3085047D" w14:textId="77777777" w:rsidR="0006791C" w:rsidRPr="0006791C" w:rsidRDefault="0006791C" w:rsidP="0006791C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A0A087F" w14:textId="77777777" w:rsidR="0006791C" w:rsidRPr="0006791C" w:rsidRDefault="0006791C" w:rsidP="0006791C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Everything Store: Jeff Bezos and the Age of Amazon </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>by Brad Stone</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DF4EF36" w14:textId="77777777" w:rsidR="0006791C" w:rsidRPr="0006791C" w:rsidRDefault="0006791C" w:rsidP="0006791C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6889ED37" w14:textId="77777777" w:rsidR="0006791C" w:rsidRPr="0006791C" w:rsidRDefault="0006791C" w:rsidP="0006791C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Strong Woman: Ambition, Grit and a Great Pair of Heels</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by Karren Brady</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E5E47E7" w14:textId="77777777" w:rsidR="0006791C" w:rsidRPr="0006791C" w:rsidRDefault="0006791C" w:rsidP="0006791C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51F91221" w14:textId="77777777" w:rsidR="0006791C" w:rsidRPr="0006791C" w:rsidRDefault="0006791C" w:rsidP="0006791C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Single-Minded: My Life in Business</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by Claude Littner</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B395214" w14:textId="77777777" w:rsidR="0006791C" w:rsidRPr="0006791C" w:rsidRDefault="0006791C" w:rsidP="0006791C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="410EBE27" w14:textId="77777777" w:rsidR="0006791C" w:rsidRPr="0006791C" w:rsidRDefault="0006791C" w:rsidP="0006791C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Coming Up Roses: The Story of Growing a Business</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by Cath Kidston</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DA1C5CB" w14:textId="77777777" w:rsidR="0006791C" w:rsidRPr="0006791C" w:rsidRDefault="0006791C" w:rsidP="0006791C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="722DDE9A" w14:textId="77777777" w:rsidR="0006791C" w:rsidRPr="0006791C" w:rsidRDefault="0006791C" w:rsidP="0006791C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Finding My Virginity: The New Autobiography</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by Richard Branson</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64C19C79" w14:textId="77777777" w:rsidR="0006791C" w:rsidRPr="0006791C" w:rsidRDefault="0006791C" w:rsidP="0006791C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="729CC8C3" w14:textId="77777777" w:rsidR="0006791C" w:rsidRPr="0006791C" w:rsidRDefault="0006791C" w:rsidP="0006791C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>How I Made It: 40 Successful Entrepreneurs Reveal How They Made Millions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by Rachel Bridge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03CED5E2" w14:textId="77777777" w:rsidR="0006791C" w:rsidRPr="0006791C" w:rsidRDefault="0006791C" w:rsidP="0006791C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30EFE817" w14:textId="77777777" w:rsidR="0006791C" w:rsidRPr="0006791C" w:rsidRDefault="0006791C" w:rsidP="0006791C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Build a Business </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>From</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Your Kitchen Table</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by Cornish &amp; Tucker</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EA77B8A" w14:textId="77777777" w:rsidR="0006791C" w:rsidRPr="0006791C" w:rsidRDefault="0006791C" w:rsidP="0006791C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A3B5E62" w14:textId="77777777" w:rsidR="0006791C" w:rsidRPr="0006791C" w:rsidRDefault="0006791C" w:rsidP="0006791C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-        </w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3DCF771C" wp14:editId="64064EF9">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251692032" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7264DDD1" wp14:editId="229E8E18">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="column">
-              <wp:posOffset>3409950</wp:posOffset>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>8255</wp:posOffset>
+              <wp:posOffset>241300</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1733550" cy="1143000"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:extent cx="678180" cy="998220"/>
+            <wp:effectExtent l="19050" t="19050" r="26670" b="11430"/>
             <wp:wrapNone/>
-            <wp:docPr id="1" name="Picture 1" descr="Graphical user interface&#10;&#10;Description automatically generated with low confidence"/>
+            <wp:docPr id="41" name="Picture 41"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="Picture 1" descr="Graphical user interface&#10;&#10;Description automatically generated with low confidence"/>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId15" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="678180" cy="998220"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:solidFill>
+                        <a:schemeClr val="bg1">
+                          <a:lumMod val="75000"/>
+                        </a:schemeClr>
+                      </a:solidFill>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251691008" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37BDE93D" wp14:editId="0BA99DAF">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>4146550</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>245745</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="659130" cy="1014095"/>
+            <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="21100"/>
+                <wp:lineTo x="21225" y="21100"/>
+                <wp:lineTo x="21225" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="38" name="Picture 38"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId16" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="659130" cy="1014095"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251689984" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0512F1DC" wp14:editId="42D529A3">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>3289300</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>255905</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="666750" cy="1018540"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="21007"/>
+                <wp:lineTo x="20983" y="21007"/>
+                <wp:lineTo x="20983" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="37" name="Picture 37"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId17" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="666750" cy="1018540"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251688960" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06AB2C35" wp14:editId="6FCBA67F">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>2422525</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>225425</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="671830" cy="1009650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="21192"/>
+                <wp:lineTo x="20824" y="21192"/>
+                <wp:lineTo x="20824" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="36" name="Picture 36"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId18">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="671830" cy="1009650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687936" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="72BF4DA5" wp14:editId="3012A85B">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>1527175</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>214630</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="701675" cy="1059180"/>
+            <wp:effectExtent l="0" t="0" r="3175" b="7620"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="21367"/>
+                <wp:lineTo x="21111" y="21367"/>
+                <wp:lineTo x="21111" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="34" name="Picture 34"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId19" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="701675" cy="1059180"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251685888" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56D176CF" wp14:editId="3CC7D58A">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>641350</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>224790</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="666750" cy="1029335"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="21187"/>
+                <wp:lineTo x="20983" y="21187"/>
+                <wp:lineTo x="20983" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="17" name="Picture 17" descr="In For A Pound - My Journey From a Market-Stall to Three Hundred High Street Stores by [Edwards, Chris, Hildred, Stafford]"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 18" descr="In For A Pound - My Journey From a Market-Stall to Three Hundred High Street Stores by [Edwards, Chris, Hildred, Stafford]"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14">
+                    <a:blip r:embed="rId20" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1733550" cy="1143000"/>
+                      <a:ext cx="666750" cy="1029335"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="001B6BBD">
-        <w:rPr>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="195BA9D2" wp14:editId="74748F5F">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251686912" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5957F004" wp14:editId="1D9F9DFA">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="column">
-              <wp:posOffset>552450</wp:posOffset>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>-282575</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>8255</wp:posOffset>
+              <wp:posOffset>205740</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1752600" cy="1257300"/>
+            <wp:extent cx="704850" cy="1067435"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:wrapNone/>
-            <wp:docPr id="2" name="Picture 2" descr="Diagram&#10;&#10;Description automatically generated"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="21202"/>
+                <wp:lineTo x="21016" y="21202"/>
+                <wp:lineTo x="21016" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="18" name="Picture 18" descr="What You See Is What You Get: My Autobiography by [Sugar, Alan]"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="Picture 2" descr="Diagram&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="0" name="Picture 19" descr="What You See Is What You Get: My Autobiography by [Sugar, Alan]"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15">
+                    <a:blip r:embed="rId21" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1752600" cy="1257300"/>
+                      <a:ext cx="704850" cy="1067435"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="001B6BBD" w:rsidRPr="001B6BBD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+    </w:p>
+    <w:p w14:paraId="52A0BC2D" w14:textId="77777777" w:rsidR="0006791C" w:rsidRPr="0006791C" w:rsidRDefault="0006791C" w:rsidP="0006791C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B5FFDCF" w14:textId="77777777" w:rsidR="0006791C" w:rsidRPr="0006791C" w:rsidRDefault="0006791C" w:rsidP="0006791C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C98EAE2" w14:textId="77777777" w:rsidR="0006791C" w:rsidRPr="0006791C" w:rsidRDefault="0006791C" w:rsidP="0006791C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01779D2C" w14:textId="77777777" w:rsidR="0006791C" w:rsidRPr="0006791C" w:rsidRDefault="0006791C" w:rsidP="0006791C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251684864" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F7C2F1A" wp14:editId="2A27C386">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>4975225</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>320040</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="834390" cy="1229360"/>
+            <wp:effectExtent l="0" t="0" r="3810" b="8890"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="21421"/>
+                <wp:lineTo x="21205" y="21421"/>
+                <wp:lineTo x="21205" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="2020302103" name="Picture 2020302103" descr="https://images-na.ssl-images-amazon.com/images/I/51AMj7KYPFL._SX337_BO1,204,203,200_.jpg"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 5" descr="https://images-na.ssl-images-amazon.com/images/I/51AMj7KYPFL._SX337_BO1,204,203,200_.jpg"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId22" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="834390" cy="1229360"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="757E1E4D" w14:textId="59E3398A" w:rsidR="0035523C" w:rsidRDefault="0035523C"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="64D555E2" w14:textId="77777777" w:rsidR="0006791C" w:rsidRPr="0006791C" w:rsidRDefault="0006791C" w:rsidP="0006791C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-      </w:pPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5284C5AB" wp14:editId="4AA010BB">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>4146550</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>76835</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="693420" cy="1101725"/>
+            <wp:effectExtent l="0" t="0" r="0" b="3175"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="21289"/>
+                <wp:lineTo x="20769" y="21289"/>
+                <wp:lineTo x="20769" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="2040996637" name="Picture 2040996637" descr="https://images-na.ssl-images-amazon.com/images/I/41jVgxbdDPL._SX312_BO1,204,203,200_.jpg"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 10" descr="https://images-na.ssl-images-amazon.com/images/I/41jVgxbdDPL._SX312_BO1,204,203,200_.jpg"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId23" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="693420" cy="1101725"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251682816" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="79AEA714" wp14:editId="3C4C9F9B">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>3255645</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>76835</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="732790" cy="1137285"/>
+            <wp:effectExtent l="0" t="0" r="0" b="5715"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="21347"/>
+                <wp:lineTo x="20776" y="21347"/>
+                <wp:lineTo x="20776" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="2089394752" name="Picture 2089394752" descr="https://images-na.ssl-images-amazon.com/images/I/51XmNn9a8%2BL._SX320_BO1,204,203,200_.jpg"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 9" descr="https://images-na.ssl-images-amazon.com/images/I/51XmNn9a8%2BL._SX320_BO1,204,203,200_.jpg"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId24" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="732790" cy="1137285"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6293C22A" wp14:editId="598CC2B0">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>2332355</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>62865</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="812165" cy="1104900"/>
+            <wp:effectExtent l="0" t="0" r="6985" b="0"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="21228"/>
+                <wp:lineTo x="21279" y="21228"/>
+                <wp:lineTo x="21279" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="7" name="Picture 7" descr="https://images-na.ssl-images-amazon.com/images/I/51aMJf1JnxL._SX365_BO1,204,203,200_.jpg"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 8" descr="https://images-na.ssl-images-amazon.com/images/I/51aMJf1JnxL._SX365_BO1,204,203,200_.jpg"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId25" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="812165" cy="1104900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680768" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0815B654" wp14:editId="44006691">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>1498600</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>86360</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="709295" cy="1112520"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="21082"/>
+                <wp:lineTo x="20885" y="21082"/>
+                <wp:lineTo x="20885" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="5" name="Picture 5" descr="https://images-na.ssl-images-amazon.com/images/I/51VKltlMApL._SX316_BO1,204,203,200_.jpg"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 5" descr="https://images-na.ssl-images-amazon.com/images/I/51VKltlMApL._SX316_BO1,204,203,200_.jpg"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId26" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="709295" cy="1112520"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E6BAF67" wp14:editId="6434DD61">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>612775</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>76835</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="709930" cy="1087755"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="21184"/>
+                <wp:lineTo x="20866" y="21184"/>
+                <wp:lineTo x="20866" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="4" name="Picture 4" descr="https://images-na.ssl-images-amazon.com/images/I/51pNrBMhmYL._SX323_BO1,204,203,200_.jpg"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 4" descr="https://images-na.ssl-images-amazon.com/images/I/51pNrBMhmYL._SX323_BO1,204,203,200_.jpg"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId27" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="709930" cy="1087755"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B1DBFB5" wp14:editId="1F506B0E">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-282575</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>95885</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="691515" cy="1071880"/>
+            <wp:effectExtent l="19050" t="19050" r="13335" b="13970"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="-595" y="-384"/>
+                <wp:lineTo x="-595" y="21498"/>
+                <wp:lineTo x="21421" y="21498"/>
+                <wp:lineTo x="21421" y="-384"/>
+                <wp:lineTo x="-595" y="-384"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="1130847917" name="Picture 1130847917" descr="https://images-na.ssl-images-amazon.com/images/I/51uQsD9dyiL._SX320_BO1,204,203,200_.jpg"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 3" descr="https://images-na.ssl-images-amazon.com/images/I/51uQsD9dyiL._SX320_BO1,204,203,200_.jpg"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId28" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="691515" cy="1071880"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="3175">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7AF6635C" w14:textId="77777777" w:rsidR="008065D0" w:rsidRDefault="008065D0">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-GB"/>
+    <w:p w14:paraId="674CA215" w14:textId="77777777" w:rsidR="0006791C" w:rsidRPr="0006791C" w:rsidRDefault="0006791C" w:rsidP="0006791C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D367C4A" w14:textId="3649D94D" w:rsidR="008065D0" w:rsidRPr="008065D0" w:rsidRDefault="008065D0">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="01F2E2EA" w14:textId="77777777" w:rsidR="0006791C" w:rsidRPr="0006791C" w:rsidRDefault="0006791C" w:rsidP="0006791C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Podcast Episode Ideas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DF7D1F8" w14:textId="77777777" w:rsidR="0006791C" w:rsidRPr="0006791C" w:rsidRDefault="0006791C" w:rsidP="0006791C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="073F0253" w14:textId="77777777" w:rsidR="0006791C" w:rsidRPr="0006791C" w:rsidRDefault="0006791C" w:rsidP="0006791C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Diary of a CEO with Steven Bartlett – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-        <w:t>Task 3</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“How I Built a $1.5 Billion Business at 19: Ben Francis” (</w:t>
       </w:r>
-      <w:r w:rsidR="00EA26E0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> – Business Maths</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gymshark</w:t>
       </w:r>
-      <w:r w:rsidRPr="008065D0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-        <w:t>:</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FC537A2" w14:textId="4A22307F" w:rsidR="00D72CFF" w:rsidRDefault="008065D0">
-[...11 lines deleted...]
-        <w:t>Complete the business maths problems below, showing all your working:</w:t>
+    <w:p w14:paraId="1748CB80" w14:textId="77777777" w:rsidR="0006791C" w:rsidRPr="0006791C" w:rsidRDefault="0006791C" w:rsidP="0006791C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EB39A75" w14:textId="77777777" w:rsidR="0006791C" w:rsidRPr="0006791C" w:rsidRDefault="0006791C" w:rsidP="0006791C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Diary of a CEO with Steven Bartlett – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Moonpig</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Founder: How I Built a $150 Million Business WITHOUT Sacrifice: Nick Jenkins” </w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...110 lines deleted...]
-          <w:szCs w:val="23"/>
+    <w:p w14:paraId="2B3953BF" w14:textId="77777777" w:rsidR="0006791C" w:rsidRPr="0006791C" w:rsidRDefault="0006791C" w:rsidP="0006791C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71BEA3D3" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00D72CFF">
-[...468 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="514E86AD" w14:textId="77777777" w:rsidR="0006791C" w:rsidRPr="0006791C" w:rsidRDefault="0006791C" w:rsidP="0006791C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Million Dollar </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mindset  with</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daniel Priestley – “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>$0 to $1M: The New Rules for Building a Thriving Business”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38B9C14D" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00D72CFF">
-[...4 lines deleted...]
-          <w:szCs w:val="23"/>
+    <w:p w14:paraId="4C916ED8" w14:textId="77777777" w:rsidR="0006791C" w:rsidRPr="0006791C" w:rsidRDefault="0006791C" w:rsidP="0006791C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...164 lines deleted...]
-          <w:szCs w:val="23"/>
+    <w:p w14:paraId="02561FB3" w14:textId="77777777" w:rsidR="0006791C" w:rsidRPr="0006791C" w:rsidRDefault="0006791C" w:rsidP="0006791C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...270 lines deleted...]
-          <w:szCs w:val="23"/>
+    <w:p w14:paraId="3D0AD797" w14:textId="77777777" w:rsidR="0006791C" w:rsidRPr="0006791C" w:rsidRDefault="0006791C" w:rsidP="0006791C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="309BEC86" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00D72CFF">
-[...1203 lines deleted...]
-    <w:p w14:paraId="3D014504" w14:textId="1AE4BC41" w:rsidR="00EA26E0" w:rsidRPr="00EA26E0" w:rsidRDefault="006F19C3" w:rsidP="00EA26E0">
+    <w:p w14:paraId="63FD9339" w14:textId="77777777" w:rsidR="0006791C" w:rsidRPr="0006791C" w:rsidRDefault="0006791C" w:rsidP="0006791C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D014504" w14:textId="1AE4BC41" w:rsidR="00EA26E0" w:rsidRPr="0006791C" w:rsidRDefault="006F19C3" w:rsidP="00EA26E0">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64F08F0C" wp14:editId="5416D4C4">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>447675</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1533525" cy="858774"/>
             <wp:effectExtent l="19050" t="0" r="9525" b="284480"/>
             <wp:wrapNone/>
             <wp:docPr id="14" name="Picture 14"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20">
+                    <a:blip r:embed="rId29">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1533525" cy="858774"/>
                     </a:xfrm>
                     <a:prstGeom prst="roundRect">
                       <a:avLst>
                         <a:gd name="adj" fmla="val 8594"/>
                       </a:avLst>
                     </a:prstGeom>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF">
                         <a:shade val="85000"/>
                       </a:srgbClr>
                     </a:solidFill>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst>
                       <a:reflection blurRad="12700" stA="38000" endPos="28000" dist="5000" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00EA26E0" w:rsidRPr="00EA26E0">
-        <w:rPr>
+      <w:r w:rsidR="00EA26E0" w:rsidRPr="0006791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> forget to bring it into your first Business lesson. See you there!</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Well done!  You have completed the summer homework – don’t forget to bring it into your first Business lesson. See you there!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02256172" w14:textId="16B73258" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00D72CFF">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D72CFF">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Emoji">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="08000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03475D01"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6DE43BE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -7380,50 +11235,163 @@
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B114210"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C208295E"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="106E73D6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3050D5BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -7484,51 +11452,164 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="167C4CA0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BB122192"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A7C4D6E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4E708306"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -7589,51 +11670,51 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1DC5462B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3578ABE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -7694,51 +11775,51 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E3518CD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4D58BBB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -7799,51 +11880,51 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2018714B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="234C9744"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -7904,51 +11985,51 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2570664F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4A1A432E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -8009,51 +12090,51 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27274D92"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2FF4156E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -8114,51 +12195,51 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27FE71D3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="08EC94F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -8219,51 +12300,51 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2DEF6034"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D57A53F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -8324,51 +12405,51 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EA64401"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="43CAFF5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -8429,51 +12510,137 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="327165EA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0CB6FD9E"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38154D18"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CCF0C4EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -8534,51 +12701,51 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B740B2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E70C64DC"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8620,51 +12787,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C8D2D02"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BF5E1F70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -8725,51 +12892,51 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40763EE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="309AF97C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8838,51 +13005,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49F5109F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A8D477F2"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8924,51 +13091,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FEB33FD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="62109DD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -9029,51 +13196,51 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="506C165E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7EF29DBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -9134,51 +13301,51 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50DF4FFC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7172956C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -9239,51 +13406,51 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C0E4807"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="117C3F4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -9344,51 +13511,51 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="670211EB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="56427762"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -9449,51 +13616,164 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6CCC224A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6DA85C28"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="787E3C1C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="950C619C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -9554,183 +13834,220 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="672025302">
+  <w:num w:numId="1" w16cid:durableId="1075515703">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="2128893666">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="2097894838">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2107145667">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1739666451">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="170024231">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1645617899">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1134524820">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="149248377">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="2083599466">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1433084025">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="504713619">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="801537727">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="13" w16cid:durableId="360595995">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1136873947">
+  <w:num w:numId="14" w16cid:durableId="970790761">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="292946509">
+  <w:num w:numId="15" w16cid:durableId="732312648">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1861505282">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="846939236">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1251961894">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="127478859">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1880388199">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="20" w16cid:durableId="1193345103">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="764611959">
+  <w:num w:numId="21" w16cid:durableId="30038051">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="611792066">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1737052914">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="359163991">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="838812019">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="25" w16cid:durableId="1365793281">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="586232735">
-[...32 lines deleted...]
-  <w:num w:numId="19" w16cid:durableId="1114397948">
+  <w:num w:numId="26" w16cid:durableId="754280122">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1994212238">
-[...9 lines deleted...]
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="27" w16cid:durableId="1495805096">
+    <w:abstractNumId w:val="25"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:hideSpellingErrors/>
+  <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001B6BBD"/>
+    <w:rsid w:val="0006791C"/>
+    <w:rsid w:val="00133073"/>
     <w:rsid w:val="001802F4"/>
     <w:rsid w:val="001B6BBD"/>
+    <w:rsid w:val="002367D0"/>
+    <w:rsid w:val="00295AC7"/>
     <w:rsid w:val="0035523C"/>
     <w:rsid w:val="00362711"/>
+    <w:rsid w:val="003A0316"/>
+    <w:rsid w:val="004759AC"/>
+    <w:rsid w:val="004D387B"/>
     <w:rsid w:val="004F6319"/>
+    <w:rsid w:val="005D2CB2"/>
+    <w:rsid w:val="005D30F4"/>
+    <w:rsid w:val="0061447B"/>
     <w:rsid w:val="006F19C3"/>
+    <w:rsid w:val="0073108F"/>
+    <w:rsid w:val="00791985"/>
     <w:rsid w:val="007A5C22"/>
     <w:rsid w:val="008065D0"/>
+    <w:rsid w:val="0081475F"/>
+    <w:rsid w:val="00875793"/>
+    <w:rsid w:val="00A236EF"/>
+    <w:rsid w:val="00B84BE5"/>
     <w:rsid w:val="00C4138E"/>
+    <w:rsid w:val="00C65FA8"/>
+    <w:rsid w:val="00CD7250"/>
+    <w:rsid w:val="00D27C2F"/>
+    <w:rsid w:val="00D32CD2"/>
     <w:rsid w:val="00D72CFF"/>
+    <w:rsid w:val="00E06B89"/>
     <w:rsid w:val="00E62916"/>
+    <w:rsid w:val="00E92A4E"/>
     <w:rsid w:val="00EA26E0"/>
+    <w:rsid w:val="00F80DB7"/>
     <w:rsid w:val="00FF525E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1031"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="53D0B519"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{0840A091-7E41-4A96-BDF8-F9C32C407748}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10188,55 +14505,80 @@
     <w:rsid w:val="001B6BBD"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00D72CFF"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0061447B"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004759AC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="977146985">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="197547167">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -12266,51 +16608,51 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1695300497">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tutor2u.net/business" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sky.com/business" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://news.sky.com/business" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bbc.co.uk/news/business" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbc.co.uk/news/business" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tutor2.net" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart4.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///C:\tutor2u\Numeracy%20assessment\GCSE%20workings%20numeracy%20assessment.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///C:\tutor2u\Numeracy%20assessment\GCSE%20workings%20numeracy%20assessment.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///C:\tutor2u\Numeracy%20assessment\GCSE%20workings%20numeracy%20assessment.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors3.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style3.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///C:\tutor2u\Numeracy%20assessment\GCSE%20workings%20numeracy%20assessment.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors4.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style4.xml"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
@@ -13136,51 +17478,51 @@
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
-          <a:endParaRPr lang="en-US"/>
+          <a:endParaRPr lang="en-GB"/>
         </a:p>
       </c:txPr>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout/>
       <c:pieChart>
         <c:varyColors val="1"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:dPt>
             <c:idx val="0"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
@@ -13484,51 +17826,51 @@
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
-          <a:endParaRPr lang="en-US"/>
+          <a:endParaRPr lang="en-GB"/>
         </a:p>
       </c:txPr>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout/>
       <c:lineChart>
         <c:grouping val="standard"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
@@ -16501,70 +20843,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>6808</Characters>
+  <Pages>11</Pages>
+  <Words>1532</Words>
+  <Characters>8735</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>56</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>72</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7987</CharactersWithSpaces>
+  <CharactersWithSpaces>10247</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Cathy McAllister</dc:creator>
+  <dc:creator>Julie Whitmore</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>