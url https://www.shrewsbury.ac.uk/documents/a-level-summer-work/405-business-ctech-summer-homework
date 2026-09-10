--- v0 (2025-10-21)
+++ v1 (2026-09-10)
@@ -1,384 +1,432 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
-  <Override PartName="/word/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="33886A0F" w14:textId="4C0D9C5E" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
+    <w:p w14:paraId="33886A0F" w14:textId="686580A8" w:rsidR="001B6BBD" w:rsidRDefault="0097417E" w:rsidP="0097417E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E4627">
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:noProof/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="418C16A9" wp14:editId="052C83BD">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03A715D7" wp14:editId="3E6FA2EF">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="column">
-              <wp:posOffset>-300355</wp:posOffset>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>5252085</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-344805</wp:posOffset>
+              <wp:posOffset>-158750</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1038225" cy="1291336"/>
-            <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+            <wp:extent cx="1193154" cy="1419225"/>
+            <wp:effectExtent l="0" t="0" r="7620" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="5" name="Picture 5" descr="Image preview"/>
+            <wp:docPr id="329692578" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 7" descr="Image preview"/>
+                    <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5" cstate="print">
+                    <a:blip r:embed="rId5">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1038225" cy="1291336"/>
+                      <a:ext cx="1193154" cy="1419225"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
-                    <a:ln>
-[...1 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
+            <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
-            <wp14:sizeRelV relativeFrom="margin">
+            <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="40B6474F" wp14:editId="7C338A08">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6ACD1A2F" wp14:editId="1BD4C5BE">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="column">
-              <wp:posOffset>5133975</wp:posOffset>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>-180975</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-342900</wp:posOffset>
+              <wp:posOffset>11430</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1038225" cy="1291336"/>
-            <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+            <wp:extent cx="904875" cy="997836"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="4" name="Picture 4" descr="Image preview"/>
+            <wp:docPr id="3" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 7" descr="Image preview"/>
+                    <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5" cstate="print">
+                    <a:blip r:embed="rId6" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1038225" cy="1291336"/>
+                      <a:ext cx="904875" cy="997836"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
+            <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
-            <wp14:sizeRelV relativeFrom="margin">
+            <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00B40CA6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>CT</w:t>
       </w:r>
-      <w:r w:rsidR="00B40CA6">
+      <w:r w:rsidR="002350DE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>CT</w:t>
+        <w:t>ECH</w:t>
       </w:r>
-      <w:r w:rsidR="002350DE">
+      <w:r w:rsidR="00B40CA6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>ECH</w:t>
+        <w:t xml:space="preserve"> Business </w:t>
       </w:r>
-      <w:r w:rsidR="00B40CA6">
+      <w:r w:rsidR="001B6BBD" w:rsidRPr="001B6BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Business </w:t>
+        <w:t>Summer Homework</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B6BBD">
+    </w:p>
+    <w:p w14:paraId="6DD8EDCA" w14:textId="0C50483C" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Summer Homework</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DD8EDCA" w14:textId="362747F5" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
+    <w:p w14:paraId="1C00594C" w14:textId="538CC35D" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="0097417E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...11 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Introduction to the Course</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49CE9E85" w14:textId="2F4BE9BB" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
+    <w:p w14:paraId="37C1840F" w14:textId="61F55E4E" w:rsidR="00BC77AD" w:rsidRDefault="00BC77AD" w:rsidP="001B6BBD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51672617" w14:textId="64275C3D" w:rsidR="00BC77AD" w:rsidRPr="00F80DB7" w:rsidRDefault="00BC77AD" w:rsidP="0097417E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F80DB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Name:</w:t>
+      </w:r>
+      <w:r w:rsidR="0097417E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F80DB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>_______________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="501BB121" w14:textId="516C635D" w:rsidR="00BC77AD" w:rsidRDefault="00BC77AD" w:rsidP="001B6BBD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F7D18BA" w14:textId="138571FA" w:rsidR="0097417E" w:rsidRDefault="00FF525E" w:rsidP="0097417E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Welcome to </w:t>
+      </w:r>
+      <w:r w:rsidR="00F50340">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>CTECH Business</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. We’re really excited you have chosen this subject and we want to make sure you </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="587BA2AC" w14:textId="4D2A4CB2" w:rsidR="00FF525E" w:rsidRPr="00BC77AD" w:rsidRDefault="00FF525E" w:rsidP="00FF525E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...18 lines deleted...]
-        <w:t> </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">have the best start possible in this subject. We would like you to complete this summer homework pack and bring it with you to your first Business lesson in September. We will review the work together as a class </w:t>
       </w:r>
-    </w:p>
-[...30 lines deleted...]
-      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Welcome to </w:t>
+        <w:t>and also</w:t>
       </w:r>
-      <w:r w:rsidR="00F50340">
-[...5 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">. We’re really excited you have chosen this subject and we want to make sure you have the best start possible in this subject. We would like you to complete this summer homework pack and bring it with you to your first Business lesson in September. We will review the work together as a class and also collect it in from you, so that we can understand your starting point on the course. </w:t>
+        <w:t xml:space="preserve"> collect it in from you, so that we can understand your starting point on the course. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5126187B" w14:textId="77777777" w:rsidR="00FF525E" w:rsidRDefault="00FF525E" w:rsidP="00FF525E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EF8FEE3" w14:textId="314643A1" w:rsidR="00FF525E" w:rsidRPr="00FF525E" w:rsidRDefault="00FF525E" w:rsidP="00FF525E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
@@ -517,76 +565,76 @@
     </w:p>
     <w:p w14:paraId="4D1FF9A4" w14:textId="44F52BF8" w:rsidR="00FF525E" w:rsidRDefault="006F19C3" w:rsidP="001B6BBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="665651C4" wp14:editId="1EFC9DA1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="665651C4" wp14:editId="4C846E0B">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>211137</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2695575" cy="1347788"/>
             <wp:effectExtent l="19050" t="0" r="9525" b="424180"/>
             <wp:wrapNone/>
             <wp:docPr id="9" name="Picture 9"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 5"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6">
+                    <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2695575" cy="1347788"/>
                     </a:xfrm>
                     <a:prstGeom prst="roundRect">
                       <a:avLst>
                         <a:gd name="adj" fmla="val 8594"/>
                       </a:avLst>
                     </a:prstGeom>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF">
                         <a:shade val="85000"/>
                       </a:srgbClr>
@@ -613,76 +661,76 @@
     </w:p>
     <w:p w14:paraId="73D6426F" w14:textId="3B56C0ED" w:rsidR="00FF525E" w:rsidRDefault="006F19C3" w:rsidP="001B6BBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B60B77D" wp14:editId="057AC346">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B60B77D" wp14:editId="6820C723">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>3226435</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>13970</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2628900" cy="1314450"/>
             <wp:effectExtent l="19050" t="0" r="19050" b="400050"/>
             <wp:wrapNone/>
             <wp:docPr id="8" name="Picture 8"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7">
+                    <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2628900" cy="1314450"/>
                     </a:xfrm>
                     <a:prstGeom prst="roundRect">
                       <a:avLst>
                         <a:gd name="adj" fmla="val 8594"/>
                       </a:avLst>
                     </a:prstGeom>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF">
                         <a:shade val="85000"/>
                       </a:srgbClr>
@@ -1206,73 +1254,73 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B6BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Complete the table below, using</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> the search tool on </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>tutor2u | Support resources for Business students and teachers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001B6BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="001B6BBD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t>www.tutor2.net</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0563C1"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>/business)</w:t>
       </w:r>
       <w:r w:rsidRPr="001B6BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> or another UK business website to write a clear definition and an example if required</w:t>
       </w:r>
@@ -1358,51 +1406,50 @@
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2597"/>
         <w:gridCol w:w="4950"/>
         <w:gridCol w:w="1591"/>
       </w:tblGrid>
       <w:tr w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w14:paraId="24D63312" w14:textId="77777777" w:rsidTr="00776B59">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6514D7A8" w14:textId="6B3F1B53" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1080"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
@@ -1477,326 +1524,318 @@
               </w:rPr>
               <w:t>Business e</w:t>
             </w:r>
             <w:r w:rsidR="001B6BBD" w:rsidRPr="001B6BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>xample</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w14:paraId="3B3797D5" w14:textId="77777777" w:rsidTr="001B6BBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4871F03D" w14:textId="586AF125" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="002350DE" w:rsidP="001B6BBD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Primary activity</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="561A1E90" w14:textId="17FEC3E4" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="45"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="68E6BF0E" w14:textId="36AC39B4" w:rsidR="00EA26E0" w:rsidRPr="002350DE" w:rsidRDefault="002350DE" w:rsidP="002350DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Businesses extract raw materials from the land or sea. These are used to produce a product to sell to customers or other businesses.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43136250" w14:textId="5AA7A503" w:rsidR="00C4138E" w:rsidRPr="001B6BBD" w:rsidRDefault="00C4138E" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1591" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="59AF7565" w14:textId="6BEC89AD" w:rsidR="001B6BBD" w:rsidRPr="002350DE" w:rsidRDefault="002350DE" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Wood used for furniture.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w14:paraId="783032A0" w14:textId="77777777" w:rsidTr="001B6BBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0665A47D" w14:textId="4B4ADE4C" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="002350DE" w:rsidP="001B6BBD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Secondary activity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="34FD87E7" w14:textId="77777777" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2974ED34" w14:textId="77777777" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0463F374" w14:textId="34EDFFA3" w:rsidR="00C4138E" w:rsidRPr="001B6BBD" w:rsidRDefault="00C4138E" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1591" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="097F6AC8" w14:textId="77777777" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w14:paraId="52B4E8C6" w14:textId="77777777" w:rsidTr="001B6BBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="635840BD" w14:textId="10FB577D" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="002350DE" w:rsidP="001B6BBD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tertiary activity</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4BB88992" w14:textId="0DC29656" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="45"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="07872142" w14:textId="2315B2CE" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="316C0746" w14:textId="10EBCC0F" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
@@ -1815,126 +1854,123 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="018289FF" w14:textId="05BCA754" w:rsidR="00C4138E" w:rsidRPr="001B6BBD" w:rsidRDefault="00C4138E" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1591" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="07F4BAF4" w14:textId="12794010" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w14:paraId="0AAE6204" w14:textId="77777777" w:rsidTr="001B6BBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0152D9E0" w14:textId="77777777" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B6BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Private sector </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="627D0B63" w14:textId="7D0E1610" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="45"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="15BA9444" w14:textId="509B5444" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="32165BA0" w14:textId="396C15BA" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
@@ -1953,126 +1989,123 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="722ACAD3" w14:textId="185FE664" w:rsidR="00C4138E" w:rsidRPr="001B6BBD" w:rsidRDefault="00C4138E" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1591" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6EB4019A" w14:textId="71FCA637" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w14:paraId="4FB6A974" w14:textId="77777777" w:rsidTr="001B6BBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5EF2EAAC" w14:textId="77777777" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B6BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Public sector </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2821C3AB" w14:textId="20716631" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="45"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1690D543" w14:textId="0481934E" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2916CA1A" w14:textId="12398E9F" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
@@ -2091,126 +2124,123 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="325C4246" w14:textId="1EC5E60A" w:rsidR="00C4138E" w:rsidRPr="001B6BBD" w:rsidRDefault="00C4138E" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1591" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="18675864" w14:textId="79FCCC9B" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w14:paraId="61841666" w14:textId="77777777" w:rsidTr="00776B59">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D8F98AA" w14:textId="45183BAE" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="002350DE" w:rsidP="001B6BBD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Third sector</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="78E07D35" w14:textId="396A1B60" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360" w:firstLine="45"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="617814FA" w14:textId="72425C21" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="36297ABD" w14:textId="20B3C9A0" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
@@ -2229,126 +2259,123 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="57305715" w14:textId="6A541153" w:rsidR="00C4138E" w:rsidRPr="001B6BBD" w:rsidRDefault="00C4138E" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1591" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7489B224" w14:textId="76D547B6" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w14:paraId="35FB7D83" w14:textId="77777777" w:rsidTr="00776B59">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="235C22B2" w14:textId="283B5E9C" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="002350DE" w:rsidP="001B6BBD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Sole trader</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20ABBFC3" w14:textId="36A906D8" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="45"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="10E28BD8" w14:textId="6F2CF658" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="407F2ED6" w14:textId="49C68334" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
@@ -2367,79 +2394,77 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="77E85F0C" w14:textId="7056797A" w:rsidR="00C4138E" w:rsidRPr="001B6BBD" w:rsidRDefault="00C4138E" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1591" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="28934CF1" w14:textId="2AF37718" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w14:paraId="14D487E8" w14:textId="77777777" w:rsidTr="00776B59">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0C0ADAC4" w14:textId="62C617AE" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="002350DE" w:rsidP="001B6BBD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Partnership</w:t>
             </w:r>
             <w:r w:rsidR="001B6BBD" w:rsidRPr="001B6BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -2449,51 +2474,50 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="17775252" w14:textId="0D786590" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="45"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="60EAF8B9" w14:textId="592CA790" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="013B9664" w14:textId="38B71C13" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
@@ -2512,126 +2536,123 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="579DC158" w14:textId="6A34A8C6" w:rsidR="00C4138E" w:rsidRPr="001B6BBD" w:rsidRDefault="00C4138E" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1591" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A0F3797" w14:textId="212522F8" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w14:paraId="16893C11" w14:textId="77777777" w:rsidTr="00776B59">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="386E7FE9" w14:textId="6D2E1568" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="002350DE" w:rsidP="001B6BBD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Private limited company</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="022DE311" w14:textId="5EDCF7AA" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="45"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D4BC252" w14:textId="28BB4DE6" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6DDDDEF9" w14:textId="5EB17C97" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
@@ -2650,79 +2671,77 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="356CB95A" w14:textId="6605215D" w:rsidR="00C4138E" w:rsidRPr="001B6BBD" w:rsidRDefault="00C4138E" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1591" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="270F71B0" w14:textId="34A8472C" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w14:paraId="3B921F7C" w14:textId="77777777" w:rsidTr="00776B59">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="29D20476" w14:textId="502F5D1F" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="002350DE" w:rsidP="001B6BBD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Public limited company</w:t>
             </w:r>
             <w:r w:rsidR="001B6BBD" w:rsidRPr="001B6BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -2732,51 +2751,50 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="7901E3C0" w14:textId="5E1610FE" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360" w:firstLine="45"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="56B02EE4" w14:textId="260F32A9" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="301733DE" w14:textId="77777777" w:rsidR="00EA26E0" w:rsidRDefault="00EA26E0" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2715DB2E" w14:textId="77777777" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
@@ -2793,126 +2811,123 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="588B487D" w14:textId="73BFFB3A" w:rsidR="00C4138E" w:rsidRPr="001B6BBD" w:rsidRDefault="00C4138E" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1591" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7268DA78" w14:textId="616ABDE0" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w14:paraId="223B1384" w14:textId="77777777" w:rsidTr="001B6BBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6FCEB57B" w14:textId="282A4B1D" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="00776B59" w:rsidP="001B6BBD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Charity</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68151CED" w14:textId="0F96D11E" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360" w:firstLine="45"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="69E38661" w14:textId="57031EDA" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="141E1125" w14:textId="052DA784" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
@@ -2931,126 +2946,123 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0D03AA02" w14:textId="0C8637F9" w:rsidR="00C4138E" w:rsidRPr="001B6BBD" w:rsidRDefault="00C4138E" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1591" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="609DD682" w14:textId="2DC3814A" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w14:paraId="690668EC" w14:textId="77777777" w:rsidTr="001B6BBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F688412" w14:textId="007D8812" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="00776B59" w:rsidP="001B6BBD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Community interest company (CIC)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="779F8D90" w14:textId="27E13481" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360" w:firstLine="45"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D1034E3" w14:textId="4043C388" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="52BFACF5" w14:textId="2488F011" w:rsidR="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
@@ -3069,2483 +3081,2095 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3F06C426" w14:textId="60846911" w:rsidR="00C4138E" w:rsidRPr="001B6BBD" w:rsidRDefault="00C4138E" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1591" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="019FC2F2" w14:textId="02B11579" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="007A5C22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0AE79096" w14:textId="77777777" w:rsidR="00EA26E0" w:rsidRDefault="00EA26E0">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:tbl>
-[...450 lines deleted...]
-    <w:p w14:paraId="10F08FF3" w14:textId="77777777" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
+    <w:p w14:paraId="45F31388" w14:textId="0F12D491" w:rsidR="004C5369" w:rsidRDefault="001B6BBD" w:rsidP="00AF69C6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B6BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45B09B7E" w14:textId="77777777" w:rsidR="00C4138E" w:rsidRDefault="00C4138E" w:rsidP="001B6BBD">
-[...14 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w14:paraId="3D367C4A" w14:textId="0BF77585" w:rsidR="008065D0" w:rsidRPr="008065D0" w:rsidRDefault="008065D0">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+      <w:r w:rsidRPr="008065D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="001B6BBD">
+        <w:t xml:space="preserve">Task </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF69C6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Task 2</w:t>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00EA26E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – Research Task</w:t>
+        <w:t xml:space="preserve"> – Business Maths</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B6BBD">
+      <w:r w:rsidRPr="008065D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B6BBD">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="en-GB"/>
+    </w:p>
+    <w:p w14:paraId="5FC537A2" w14:textId="4A22307F" w:rsidR="00D72CFF" w:rsidRDefault="008065D0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Complete the business maths problems below, showing all your working:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9781" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="9072"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D72CFF" w14:paraId="23881E3B" w14:textId="77777777" w:rsidTr="00AF69C6">
+        <w:trPr>
+          <w:trHeight w:val="1167"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="069B79F0" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:r>
+              <w:t>Q1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9072" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15A18E95" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:r>
+              <w:t>Plaice Station is a fish and chip shop located by the sea in Whitby. It offers a wide choice of fresh fish for sale every day. The average selling price it charges per portion of fish and chips is £7.50. Plaice Station sells 200 portions of fish and chips on a Friday night, its busiest night of the week.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71E7ABEA" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00C05922"/>
+          <w:p w14:paraId="5FBB1C47" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:r>
+              <w:t>Calculate the total amount of money Plaice Station takes on a Friday night from selling fish and chips.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2838BBC4" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="00B458CE" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:r>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D72CFF" w14:paraId="5AC08D16" w14:textId="77777777" w:rsidTr="00AF69C6">
+        <w:trPr>
+          <w:trHeight w:val="1596"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9781" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="37FC709C" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A120F">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Your workings:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A78ECD5" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C229141" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="152B3758" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35F6DE72" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="009A120F" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="27F15E62" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00D72CFF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71BEA3D3" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00D72CFF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9781" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="9072"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D72CFF" w14:paraId="1B25C7F0" w14:textId="77777777" w:rsidTr="00AF69C6">
+        <w:trPr>
+          <w:trHeight w:val="1167"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="399FC7C5" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:r>
+              <w:t>Q2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9072" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41BF9C9E" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:r>
+              <w:t>Plaice Station pays 20% of the selling price of a portion of its fish and chips to the fishermen for each piece of fish it buys from them.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EE8413F" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00C05922"/>
+          <w:p w14:paraId="5F1C04A6" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:r>
+              <w:t>Using the above information and the information in question 1:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50EB2A66" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00C05922"/>
+          <w:p w14:paraId="68C65994" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:r w:rsidRPr="00CB38BC">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>a)</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> Calculate the amount Plaice Station pays the fishermen for one piece of fish.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C676A65" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00C05922"/>
+          <w:p w14:paraId="4669602F" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:r w:rsidRPr="00CB38BC">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>b)</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> Calculate the amount Plaice Station pays the fishermen for 350 pieces of fish to cover trading on both Friday and Saturday evenings.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="539BCD74" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="00B458CE" w:rsidRDefault="00D72CFF" w:rsidP="00C05922"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D72CFF" w14:paraId="05CBA34C" w14:textId="77777777" w:rsidTr="00AF69C6">
+        <w:trPr>
+          <w:trHeight w:val="1596"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9781" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="13741224" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A120F">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Your workings:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66E89B49" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="00401E2E" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:r>
+              <w:t>a)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="049A1FCE" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27C2E4F9" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7AD6F4B4" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="00401E2E" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:r>
+              <w:t>b)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23768BD6" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15DF60B2" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="358D38DF" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="009A120F" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="70445DBE" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00D72CFF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9781" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="9072"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D72CFF" w14:paraId="3DAD5719" w14:textId="77777777" w:rsidTr="00AF69C6">
+        <w:trPr>
+          <w:trHeight w:val="1167"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09CD38A3" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:r>
+              <w:t>Q3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9072" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21028D5F" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:r>
+              <w:t>Affordable How-Sing is a housebuilding firm located in the Midlands. The business is very pleased with the increase in new house builds in the area. Last year, 217,350 new houses were built in the UK. This figure was 15% higher than the previous year.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79F64C47" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00C05922"/>
+          <w:p w14:paraId="78D926AB" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="00B458CE" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:r>
+              <w:t>Calculate the number of houses that were built in the previous year.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D72CFF" w14:paraId="7AB64945" w14:textId="77777777" w:rsidTr="00AF69C6">
+        <w:trPr>
+          <w:trHeight w:val="1596"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9781" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DF31FFE" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A120F">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Your workings:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="331F18CF" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B078641" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="009A120F" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0627395E" w14:textId="77777777" w:rsidR="00AF69C6" w:rsidRDefault="00AF69C6" w:rsidP="00D72CFF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BE91AE5" w14:textId="1A63EA7B" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00D72CFF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F7EE2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A17CD84" w14:textId="77777777" w:rsidR="007A5C22" w:rsidRDefault="007A5C22" w:rsidP="001B6BBD">
+    <w:p w14:paraId="38B9C14D" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00D72CFF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9781" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="9072"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D72CFF" w14:paraId="008F6524" w14:textId="77777777" w:rsidTr="00AF69C6">
+        <w:trPr>
+          <w:trHeight w:val="1167"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="493965FD" w14:textId="3FB04520" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Q</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF69C6">
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9072" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A0A6B89" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Beauty and the Beach is a tanning salon that provides a spray tan service. The owner has recently decided to reduce its selling price of its most popular spray tan from £30 to £22.50 to try and attract more customers.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CCC2B54" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7FA71712" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Calculate the percentage decrease in the selling price of one spray tan.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="482CFA69" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="00635685" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D72CFF" w14:paraId="041FC71F" w14:textId="77777777" w:rsidTr="00AF69C6">
+        <w:trPr>
+          <w:trHeight w:val="1596"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9781" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1827C523" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A120F">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Your workings:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48C285E4" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69974751" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B97DB85" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3BCD6924" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52474C3D" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1444A8EA" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2910C9F0" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="009A120F" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="522695F3" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00D72CFF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9781" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="9072"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D72CFF" w14:paraId="7BF9C4CB" w14:textId="77777777" w:rsidTr="00AF69C6">
+        <w:trPr>
+          <w:trHeight w:val="1167"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D537321" w14:textId="2B436899" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:r>
+              <w:t>Q</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF69C6">
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9072" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75748962" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Damsel in this Dress is a clothing shop based in a tourist town in Wales. The store opens 7 days a week. The number of customers that it serves changes according to the day of the week, as shown in the bar chart below.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12C770FC" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08463B1B" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F96628E" wp14:editId="574FC95C">
+                  <wp:extent cx="5205414" cy="3405189"/>
+                  <wp:effectExtent l="0" t="0" r="14605" b="5080"/>
+                  <wp:docPr id="10" name="Chart 10"/>
+                  <wp:cNvGraphicFramePr/>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+                      <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId11"/>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09564032" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4CE97948" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Using the bar chart:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33DEA50F" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="0050780D" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F6F0B7C" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB38BC">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>a)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Calculate the average daily number of customers that the shop serves during the week.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6218887C" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6238E160" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB38BC">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Calculate the difference between the number of customers the business serves on a Monday and a Saturday.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B2B0208" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="00CE7FF1" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D72CFF" w14:paraId="5D36E565" w14:textId="77777777" w:rsidTr="00AF69C6">
+        <w:trPr>
+          <w:trHeight w:val="1596"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9781" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="37FFA26C" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A120F">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Your workings:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6506DAAE" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:r>
+              <w:t>a)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5300300F" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00C05922"/>
+          <w:p w14:paraId="4BFC6C43" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00C05922"/>
+          <w:p w14:paraId="2DD21CE2" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00C05922"/>
+          <w:p w14:paraId="70AADC12" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00C05922"/>
+          <w:p w14:paraId="013803A8" w14:textId="5E315F3C" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">b) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CF0F1E3" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0AC1EE26" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4CD9DE6D" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRPr="009A120F" w:rsidRDefault="00D72CFF" w:rsidP="00C05922">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2F643646" w14:textId="69720ABB" w:rsidR="00AF69C6" w:rsidRPr="007A5C22" w:rsidRDefault="00AF69C6" w:rsidP="00AF69C6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:eastAsia="en-GB"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B6BBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Task </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>3 – Research Task</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B6BBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B6BBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0EBB31F2" w14:textId="54577FDC" w:rsidR="00C4138E" w:rsidRDefault="006847A3" w:rsidP="001B6BBD">
+    <w:p w14:paraId="3282F5CB" w14:textId="77777777" w:rsidR="00AF69C6" w:rsidRDefault="00AF69C6" w:rsidP="00AF69C6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="651C48D5" w14:textId="77777777" w:rsidR="00AF69C6" w:rsidRDefault="00AF69C6" w:rsidP="00AF69C6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Research</w:t>
+        <w:t xml:space="preserve">Research a business that operates in the primary, secondary or tertiary sector and find out some facts about them. </w:t>
       </w:r>
-      <w:r w:rsidR="00776B59">
-[...6 lines deleted...]
-      <w:r w:rsidR="00776B59" w:rsidRPr="00776B59">
+      <w:r w:rsidRPr="00776B59">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Wr</w:t>
+        <w:t>Wri</w:t>
       </w:r>
-      <w:r w:rsidR="001B6BBD" w:rsidRPr="00776B59">
+      <w:r w:rsidRPr="001B6BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>i</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>te/type a paragraph in your own words (100-200 words)</w:t>
       </w:r>
-      <w:r w:rsidR="001B6BBD" w:rsidRPr="001B6BBD">
+      <w:r w:rsidRPr="001B6BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00776B59">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>which includes the following information:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7967B29E" w14:textId="1A3C5A60" w:rsidR="00776B59" w:rsidRDefault="00776B59" w:rsidP="001B6BBD">
+    <w:p w14:paraId="0922F64A" w14:textId="77777777" w:rsidR="00AF69C6" w:rsidRDefault="00AF69C6" w:rsidP="00AF69C6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1863DBD6" w14:textId="7C5FDD6D" w:rsidR="00776B59" w:rsidRDefault="00776B59" w:rsidP="006847A3">
+    <w:p w14:paraId="1D4F1F5F" w14:textId="77777777" w:rsidR="00AF69C6" w:rsidRDefault="00AF69C6" w:rsidP="00AF69C6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Name the business and the sector they operate in (primary, secondary</w:t>
-[...13 lines deleted...]
-        <w:t>tertiary)</w:t>
+        <w:t>Name the business and the sector they operate in (primary, secondary or tertiary)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E31906E" w14:textId="14233CE5" w:rsidR="00776B59" w:rsidRDefault="00776B59" w:rsidP="006847A3">
+    <w:p w14:paraId="7F73329C" w14:textId="77777777" w:rsidR="00AF69C6" w:rsidRDefault="00AF69C6" w:rsidP="00AF69C6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>List the main products they extract, manufacture or sell.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26E3D564" w14:textId="5BDD15B6" w:rsidR="00776B59" w:rsidRPr="006847A3" w:rsidRDefault="00776B59" w:rsidP="006847A3">
+    <w:p w14:paraId="0169863C" w14:textId="77777777" w:rsidR="00AF69C6" w:rsidRPr="006847A3" w:rsidRDefault="00AF69C6" w:rsidP="00AF69C6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe the size of the business </w:t>
       </w:r>
       <w:r w:rsidRPr="006847A3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>(e.g. number of countries they operate in, revenue per year)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B96C2D4" w14:textId="3D5058EC" w:rsidR="00776B59" w:rsidRPr="00776B59" w:rsidRDefault="006847A3" w:rsidP="006847A3">
+    <w:p w14:paraId="484F4D24" w14:textId="77777777" w:rsidR="00AF69C6" w:rsidRPr="00776B59" w:rsidRDefault="00AF69C6" w:rsidP="00AF69C6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Describe a recent news article about the business that you find interesting OR some interesting facts about the business or its products/services.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12EFAAED" w14:textId="77777777" w:rsidR="00C4138E" w:rsidRDefault="00C4138E" w:rsidP="001B6BBD">
+    <w:p w14:paraId="254F3167" w14:textId="77777777" w:rsidR="00AF69C6" w:rsidRDefault="00AF69C6" w:rsidP="00AF69C6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77CF08E2" w14:textId="3E77BF38" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
+    <w:p w14:paraId="6A26FAC2" w14:textId="77777777" w:rsidR="00AF69C6" w:rsidRPr="001B6BBD" w:rsidRDefault="00AF69C6" w:rsidP="00AF69C6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B6BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>You will be asked to discuss this with students on your table in a lesson. If you are able to print the article, please bring that in too. </w:t>
+        <w:t xml:space="preserve">You will be asked to discuss this with students on your table in a lesson. If you </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001B6BBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>are able to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001B6BBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> print the article, please bring that in too. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B0754E3" w14:textId="77777777" w:rsidR="00C4138E" w:rsidRDefault="00C4138E" w:rsidP="001B6BBD">
+    <w:p w14:paraId="746EC31C" w14:textId="77777777" w:rsidR="00AF69C6" w:rsidRDefault="00AF69C6" w:rsidP="00AF69C6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E4EDD00" w14:textId="77777777" w:rsidR="006847A3" w:rsidRDefault="006847A3" w:rsidP="001B6BBD">
-[...11 lines deleted...]
-    <w:p w14:paraId="5C94BB5D" w14:textId="0DD84EAC" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="001B6BBD" w:rsidP="001B6BBD">
+    <w:p w14:paraId="583FF2D2" w14:textId="77777777" w:rsidR="00AF69C6" w:rsidRPr="001B6BBD" w:rsidRDefault="00AF69C6" w:rsidP="00AF69C6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B6BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Resources:</w:t>
       </w:r>
       <w:r w:rsidRPr="001B6BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50E4C2F7" w14:textId="77777777" w:rsidR="001B6BBD" w:rsidRPr="001B6BBD" w:rsidRDefault="006847A3" w:rsidP="001B6BBD">
+    <w:p w14:paraId="285340A0" w14:textId="77777777" w:rsidR="00AF69C6" w:rsidRPr="001B6BBD" w:rsidRDefault="00AF69C6" w:rsidP="00AF69C6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId10" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidR="001B6BBD" w:rsidRPr="001B6BBD">
+      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="001B6BBD">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t>Business - BBC News</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001B6BBD" w:rsidRPr="001B6BBD">
+      <w:r w:rsidRPr="001B6BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidR="001B6BBD" w:rsidRPr="001B6BBD">
+      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="001B6BBD">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t>www.bbc.co.uk/news/business</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001B6BBD" w:rsidRPr="001B6BBD">
+      <w:r w:rsidRPr="001B6BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="731851F2" w14:textId="171A4835" w:rsidR="001B6BBD" w:rsidRDefault="006847A3" w:rsidP="001B6BBD">
+    <w:p w14:paraId="1CE307E7" w14:textId="77777777" w:rsidR="00AF69C6" w:rsidRDefault="00AF69C6" w:rsidP="00AF69C6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidR="001B6BBD" w:rsidRPr="001B6BBD">
+      <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="001B6BBD">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t>Business News - Markets reports and financial news from Sky | Sky News</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001B6BBD" w:rsidRPr="001B6BBD">
+      <w:r w:rsidRPr="001B6BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="00C4138E" w:rsidRPr="001B6BBD">
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="001B6BBD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t>www.sky.com/business</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001B6BBD" w:rsidRPr="001B6BBD">
+      <w:r w:rsidRPr="001B6BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ACC9390" w14:textId="3463E28B" w:rsidR="00C4138E" w:rsidRPr="001B6BBD" w:rsidRDefault="00C4138E" w:rsidP="001B6BBD">
+    <w:p w14:paraId="4CB2F139" w14:textId="77777777" w:rsidR="00AF69C6" w:rsidRPr="001B6BBD" w:rsidRDefault="00AF69C6" w:rsidP="00AF69C6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="001B6BBD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...17 lines deleted...]
-        <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3DCF771C" wp14:editId="64064EF9">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02BFAB27" wp14:editId="02BA7610">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>3409950</wp:posOffset>
+              <wp:posOffset>3556635</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>8255</wp:posOffset>
+              <wp:posOffset>87630</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1733550" cy="1143000"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:extent cx="1466850" cy="967154"/>
+            <wp:effectExtent l="0" t="0" r="0" b="4445"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Picture 1" descr="Graphical user interface&#10;&#10;Description automatically generated with low confidence"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Picture 1" descr="Graphical user interface&#10;&#10;Description automatically generated with low confidence"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14">
+                    <a:blip r:embed="rId16">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1733550" cy="1143000"/>
+                      <a:ext cx="1466850" cy="967154"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="07DCFC6A" w14:textId="77777777" w:rsidR="00AF69C6" w:rsidRPr="001B6BBD" w:rsidRDefault="00AF69C6" w:rsidP="00AF69C6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001B6BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="195BA9D2" wp14:editId="74748F5F">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70FE0514" wp14:editId="464FF9C3">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>552450</wp:posOffset>
+              <wp:posOffset>813435</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>8255</wp:posOffset>
+              <wp:posOffset>21590</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1752600" cy="1257300"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:extent cx="1352550" cy="970308"/>
+            <wp:effectExtent l="0" t="0" r="0" b="1270"/>
             <wp:wrapNone/>
             <wp:docPr id="2" name="Picture 2" descr="Diagram&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Picture 2" descr="Diagram&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15">
+                    <a:blip r:embed="rId17">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1752600" cy="1257300"/>
+                      <a:ext cx="1354142" cy="971450"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="001B6BBD" w:rsidRPr="001B6BBD">
+      <w:r w:rsidRPr="001B6BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="757E1E4D" w14:textId="59E3398A" w:rsidR="0035523C" w:rsidRDefault="0035523C"/>
-[...9 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="43CC26C7" w14:textId="77777777" w:rsidR="00AF69C6" w:rsidRPr="001B6BBD" w:rsidRDefault="00AF69C6" w:rsidP="00AF69C6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B6BBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7AF6635C" w14:textId="77777777" w:rsidR="008065D0" w:rsidRDefault="008065D0">
+    <w:p w14:paraId="09F889F2" w14:textId="77777777" w:rsidR="00AF69C6" w:rsidRDefault="00AF69C6" w:rsidP="00AF69C6"/>
+    <w:p w14:paraId="1ED0C0BD" w14:textId="77777777" w:rsidR="00AF69C6" w:rsidRDefault="00AF69C6" w:rsidP="00AF69C6"/>
+    <w:p w14:paraId="497ED280" w14:textId="77777777" w:rsidR="00AF69C6" w:rsidRDefault="00AF69C6" w:rsidP="00AF69C6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74B18C46" w14:textId="77777777" w:rsidR="006847A3" w:rsidRDefault="006847A3">
+    <w:p w14:paraId="215E490D" w14:textId="77777777" w:rsidR="00AF69C6" w:rsidRPr="004C5369" w:rsidRDefault="00AF69C6" w:rsidP="00AF69C6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004C5369">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:br w:type="page"/>
+        <w:t>Research Task</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D367C4A" w14:textId="3D8D66E7" w:rsidR="008065D0" w:rsidRPr="008065D0" w:rsidRDefault="008065D0">
+    <w:p w14:paraId="39253551" w14:textId="77777777" w:rsidR="00AF69C6" w:rsidRPr="004C5369" w:rsidRDefault="00AF69C6" w:rsidP="00AF69C6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008065D0">
+      <w:r w:rsidRPr="004C5369">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Task 3</w:t>
+        <w:t>Name of Business: _____________________________</w:t>
       </w:r>
-      <w:r w:rsidR="00EA26E0">
+      <w:r w:rsidRPr="004C5369">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – Business Maths</w:t>
-[...10 lines deleted...]
-        <w:t>:</w:t>
+        <w:tab/>
+        <w:t>Sector: ___________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FC537A2" w14:textId="4A22307F" w:rsidR="00D72CFF" w:rsidRDefault="008065D0">
-      <w:pPr>
+    <w:p w14:paraId="637B23BD" w14:textId="77777777" w:rsidR="00AF69C6" w:rsidRDefault="00AF69C6" w:rsidP="00AF69C6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0616F629" w14:textId="77777777" w:rsidR="00AF69C6" w:rsidRDefault="00AF69C6" w:rsidP="00AF69C6">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Complete the business maths problems below, showing all your working:</w:t>
+        <w:t>________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...105 lines deleted...]
-    <w:p w14:paraId="27F15E62" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00D72CFF">
+    <w:p w14:paraId="39EE36F8" w14:textId="6B76E4B9" w:rsidR="00AF69C6" w:rsidRDefault="00AF69C6" w:rsidP="002B1E36">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="002B1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>(Continue overleaf)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23084302" w14:textId="77777777" w:rsidR="00AF69C6" w:rsidRDefault="00AF69C6" w:rsidP="00AF69C6">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EFF6D9C" w14:textId="77777777" w:rsidR="00AF69C6" w:rsidRDefault="00AF69C6" w:rsidP="00AF69C6">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43A6ADF3" w14:textId="77777777" w:rsidR="002B1E36" w:rsidRDefault="002B1E36" w:rsidP="002B1E36">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="058607AF" w14:textId="77777777" w:rsidR="00AF69C6" w:rsidRDefault="00AF69C6" w:rsidP="00D72CFF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71BEA3D3" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00D72CFF">
+    <w:p w14:paraId="44372055" w14:textId="3D1CB3C6" w:rsidR="00AF69C6" w:rsidRDefault="00AF69C6" w:rsidP="00D72CFF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...143 lines deleted...]
-    <w:p w14:paraId="70445DBE" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00D72CFF">
+    <w:p w14:paraId="5FC5CEDB" w14:textId="009924D7" w:rsidR="00AF69C6" w:rsidRDefault="00AF69C6" w:rsidP="00D72CFF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...292 lines deleted...]
-    <w:p w14:paraId="7BE91AE5" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00D72CFF">
+    <w:p w14:paraId="3237582C" w14:textId="78F938DF" w:rsidR="00AF69C6" w:rsidRDefault="00AF69C6" w:rsidP="00D72CFF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F7EE2">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    </w:p>
+    <w:p w14:paraId="3D014504" w14:textId="5204EFC7" w:rsidR="00EA26E0" w:rsidRPr="00EA26E0" w:rsidRDefault="00EA26E0" w:rsidP="00EA26E0">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA26E0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Well done!  You have completed the summer homework – don’t forget to bring it into your first Business lesson. See you there!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38B9C14D" w14:textId="77777777" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00D72CFF">
-[...435 lines deleted...]
-    <w:p w14:paraId="3D014504" w14:textId="1AE4BC41" w:rsidR="00EA26E0" w:rsidRPr="00EA26E0" w:rsidRDefault="006F19C3" w:rsidP="00EA26E0">
+    <w:p w14:paraId="02256172" w14:textId="4D4C9710" w:rsidR="00D72CFF" w:rsidRDefault="0097417E" w:rsidP="00D72CFF">
       <w:pPr>
         <w:jc w:val="center"/>
-        <w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
           <w:noProof/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64F08F0C" wp14:editId="5416D4C4">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="696072E8" wp14:editId="33826A30">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:align>center</wp:align>
+              <wp:posOffset>5175885</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>447675</wp:posOffset>
+              <wp:posOffset>85725</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1533525" cy="858774"/>
-            <wp:effectExtent l="19050" t="0" r="9525" b="284480"/>
+            <wp:extent cx="1193154" cy="1419225"/>
+            <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="304195796" name="Picture 3"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId5">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1193154" cy="1419225"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0DCC06E2" wp14:editId="0E4C2FDC">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>247650</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>265430</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="904875" cy="997585"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="929373978" name="Picture 2"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 3"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="904875" cy="997585"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64F08F0C" wp14:editId="491DB0A4">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>1823085</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>74295</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="2738437" cy="1533525"/>
+            <wp:effectExtent l="19050" t="0" r="24130" b="447675"/>
             <wp:wrapNone/>
             <wp:docPr id="14" name="Picture 14"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1533525" cy="858774"/>
+                      <a:ext cx="2738437" cy="1533525"/>
                     </a:xfrm>
                     <a:prstGeom prst="roundRect">
                       <a:avLst>
                         <a:gd name="adj" fmla="val 8594"/>
                       </a:avLst>
                     </a:prstGeom>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF">
                         <a:shade val="85000"/>
                       </a:srgbClr>
                     </a:solidFill>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst>
                       <a:reflection blurRad="12700" stA="38000" endPos="28000" dist="5000" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00EA26E0" w:rsidRPr="00EA26E0">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="02256172" w14:textId="16B73258" w:rsidR="00D72CFF" w:rsidRDefault="00D72CFF" w:rsidP="00D72CFF">
-[...4 lines deleted...]
-    <w:sectPr w:rsidR="00D72CFF">
+    <w:sectPr w:rsidR="00D72CFF" w:rsidSect="00AF69C6">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="567" w:right="851" w:bottom="284" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Emoji">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="08000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03475D01"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6DE43BE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -8049,114 +7673,129 @@
   <w:num w:numId="18" w16cid:durableId="1173257399">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1114397948">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1994212238">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="58283378">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="463427658">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="108860405">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="582570969">
     <w:abstractNumId w:val="22"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001B6BBD"/>
     <w:rsid w:val="001802F4"/>
     <w:rsid w:val="001B6BBD"/>
     <w:rsid w:val="002350DE"/>
+    <w:rsid w:val="002B1E36"/>
     <w:rsid w:val="0035523C"/>
     <w:rsid w:val="00362711"/>
+    <w:rsid w:val="0040782D"/>
+    <w:rsid w:val="004C5369"/>
     <w:rsid w:val="004F6319"/>
+    <w:rsid w:val="005D30F4"/>
+    <w:rsid w:val="00633A70"/>
     <w:rsid w:val="006847A3"/>
     <w:rsid w:val="006F19C3"/>
     <w:rsid w:val="00776B59"/>
     <w:rsid w:val="007A5C22"/>
     <w:rsid w:val="008065D0"/>
+    <w:rsid w:val="008A6E6D"/>
+    <w:rsid w:val="008F1092"/>
+    <w:rsid w:val="0097417E"/>
+    <w:rsid w:val="00AF69C6"/>
     <w:rsid w:val="00B40CA6"/>
+    <w:rsid w:val="00BC77AD"/>
     <w:rsid w:val="00C4138E"/>
+    <w:rsid w:val="00CA77D7"/>
     <w:rsid w:val="00D72CFF"/>
+    <w:rsid w:val="00DF7F5E"/>
+    <w:rsid w:val="00E247EC"/>
     <w:rsid w:val="00E62916"/>
     <w:rsid w:val="00EA26E0"/>
+    <w:rsid w:val="00EB05F0"/>
     <w:rsid w:val="00F50340"/>
     <w:rsid w:val="00FF525E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="53D0B519"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{0840A091-7E41-4A96-BDF8-F9C32C407748}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8614,55 +8253,72 @@
     <w:rsid w:val="001B6BBD"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00D72CFF"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0097417E"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="977146985">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="197547167">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -10692,374 +10348,58 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1695300497">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tutor2u.net/business" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sky.com/business" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://news.sky.com/business" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bbc.co.uk/news/business" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbc.co.uk/news/business" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tutor2.net" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bbc.co.uk/news/business" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbc.co.uk/news/business" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sky.com/business" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tutor2.net" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tutor2u.net/business" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://news.sky.com/business" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///C:\tutor2u\Numeracy%20assessment\GCSE%20workings%20numeracy%20assessment.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
-<file path=word/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
-<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
-[...310 lines deleted...]
-<file path=word/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
@@ -11516,610 +10856,51 @@
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="60000"/>
     <a:lumOff val="40000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="70000"/>
     <a:lumOff val="30000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="70000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
     <a:lumOff val="50000"/>
   </cs:variation>
 </cs:colorStyle>
 </file>
 
-<file path=word/charts/colors2.xml><?xml version="1.0" encoding="utf-8"?>
-[...38 lines deleted...]
-
 <file path=word/charts/style1.xml><?xml version="1.0" encoding="utf-8"?>
-<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="251">
-[...517 lines deleted...]
-<file path=word/charts/style2.xml><?xml version="1.0" encoding="utf-8"?>
 <cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="201">
   <cs:axisTitle>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="1000" kern="1200"/>
   </cs:axisTitle>
   <cs:categoryAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:spPr>
       <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
@@ -12878,70 +11659,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>881</Words>
-  <Characters>5027</Characters>
+  <Words>1375</Words>
+  <Characters>7844</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>41</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>65</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5897</CharactersWithSpaces>
+  <CharactersWithSpaces>9201</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Cathy McAllister</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>