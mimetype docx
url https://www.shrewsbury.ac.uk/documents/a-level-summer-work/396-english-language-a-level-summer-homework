--- v0 (2025-10-21)
+++ v1 (2026-09-10)
@@ -1,1263 +1,1527 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/document2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document2.xml" Id="rId1" /></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/document2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" mc:Ignorable="w14 w15 wp14 w16se w16cid w16 w16cex w16sdtdh w16sdtfl">
   <w:body>
-    <w:p w14:paraId="6B6236E8" w14:textId="5C15AE84" w:rsidR="00987ECB" w:rsidRPr="00D91F20" w:rsidRDefault="00D91F20">
-[...3 lines deleted...]
-          <w:bCs/>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="732101A2" wp14:paraId="38E7BD5F" wp14:textId="35607D10">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="732101A2" w:rsidR="6982D7D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...22 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Summer homework for A level English Language.</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="732101A2" wp14:paraId="6A130AF8" wp14:textId="224E7B1C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="732101A2" w:rsidR="6982D7D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>The texts listed below will provide introductions to a range of topics that will be covered by your A level English Language course.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E3B1D7A" w14:textId="46D4EC9F" w:rsidR="00D91F20" w:rsidRDefault="00D91F20">
-      <w:r>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="732101A2" wp14:paraId="620B79BD" wp14:textId="64EF7038">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="732101A2" w:rsidR="6982D7D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve">Your summer task is read </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D91F20">
-        <w:rPr>
+      <w:r w:rsidRPr="732101A2" w:rsidR="6982D7D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>at least one</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="732101A2" w:rsidR="6982D7D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> of these texts; at the start of the academic year in September, you will be asked to complete a short writing task based upon the text (or one of the texts) you have selected.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7014CBD0" w14:textId="77777777" w:rsidR="006A4EE6" w:rsidRDefault="006A4EE6"/>
-[...10 lines deleted...]
-          <w:bCs/>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="732101A2" wp14:paraId="01BE511F" wp14:textId="6CD71E9D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="732101A2" w:rsidR="6982D7D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Books:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61CA77DE" w14:textId="10928C7D" w:rsidR="00D91F20" w:rsidRDefault="006A4EE6" w:rsidP="00D91F20">
-[...3 lines deleted...]
-          <w:iCs/>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="732101A2" wp14:paraId="73934870" wp14:textId="2CBC0DDC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="732101A2" w:rsidR="6982D7D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">How Language Works </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="732101A2" w:rsidR="6982D7D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>by David Crystal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47E0FD91" w14:textId="6BB32C7E" w:rsidR="006A4EE6" w:rsidRDefault="006A4EE6" w:rsidP="00D91F20">
-[...3 lines deleted...]
-          <w:iCs/>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="732101A2" wp14:paraId="74EE714D" wp14:textId="1B31AD7F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="732101A2" w:rsidR="6982D7D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Talk on the Wild Side: The Untameable Nature of Language</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="732101A2" w:rsidR="6982D7D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> by Lane Greene</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59B5EFD4" w14:textId="61EC15E4" w:rsidR="006A4EE6" w:rsidRDefault="006A4EE6" w:rsidP="00D91F20">
-[...3 lines deleted...]
-          <w:iCs/>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="732101A2" wp14:paraId="00879B33" wp14:textId="7EB3263A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="732101A2" w:rsidR="6982D7D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Words on the Move</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="732101A2" w:rsidR="6982D7D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> by John McWhorter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53F1A644" w14:textId="0A0A3C56" w:rsidR="006A4EE6" w:rsidRDefault="006A4EE6" w:rsidP="00D91F20">
-[...3 lines deleted...]
-          <w:iCs/>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="732101A2" wp14:paraId="668687B8" wp14:textId="05C4A2AC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="732101A2" w:rsidR="6982D7D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The Myth of Mars and Venus: Do Men and Women Really Speak Different Languages?</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="732101A2" w:rsidR="6982D7D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> by Deborah Cameron</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7634E5AF" w14:textId="769F831F" w:rsidR="006A4EE6" w:rsidRDefault="006A4EE6" w:rsidP="00D91F20">
-[...3 lines deleted...]
-          <w:iCs/>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="732101A2" wp14:paraId="63B26086" wp14:textId="24161815">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="732101A2" w:rsidR="6982D7D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Because Internet: Understanding how language is changing</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="732101A2" w:rsidR="6982D7D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> by Gretchen McCulloch</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32FA72FA" w14:textId="77777777" w:rsidR="006A4EE6" w:rsidRDefault="006A4EE6" w:rsidP="00D91F20"/>
-[...10 lines deleted...]
-          <w:bCs/>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="732101A2" wp14:paraId="00359FAF" wp14:textId="14304ACA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="732101A2" w:rsidR="6982D7D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Online articles:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E0E89AD" w14:textId="5242A889" w:rsidR="006A4EE6" w:rsidRDefault="006A4EE6" w:rsidP="00D91F20">
-      <w:r>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="732101A2" wp14:paraId="70D0F468" wp14:textId="36084F2C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="732101A2" w:rsidR="6982D7D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve">From </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A4EE6">
-[...2 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="732101A2" w:rsidR="6982D7D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The Conversation</w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="63C42A6D" w14:textId="27518C5B" w:rsidR="006A4EE6" w:rsidRPr="006A4EE6" w:rsidRDefault="006A4EE6" w:rsidP="006A4EE6">
+      <w:r w:rsidRPr="732101A2" w:rsidR="6982D7D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (please pick at least three if selecting this option):</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="732101A2" wp14:paraId="7C2B2E85" wp14:textId="42DD7804">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...27 lines deleted...]
-        <w:r w:rsidRPr="006A4EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="732101A2" w:rsidR="6982D7D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An article about age differences in language use and miscommunication, as well how we use language online to communicate: </w:t>
+      </w:r>
+      <w:hyperlink r:id="R866a2f650244453f">
+        <w:r w:rsidRPr="732101A2" w:rsidR="6982D7D1">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:caps w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:dstrike w:val="0"/>
+            <w:noProof w:val="0"/>
             <w:color w:val="0563C1"/>
-            <w:kern w:val="0"/>
             <w:u w:val="single"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>When what you type doesn't mean the same thing to the (older) person you're texting or tweeting (theconversation.com)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="779C8F2E" w14:textId="77777777" w:rsidR="006A4EE6" w:rsidRPr="006A4EE6" w:rsidRDefault="006A4EE6" w:rsidP="006A4EE6">
-[...8 lines deleted...]
-    <w:p w14:paraId="152B847C" w14:textId="299B76BD" w:rsidR="006A4EE6" w:rsidRPr="006A4EE6" w:rsidRDefault="006A4EE6" w:rsidP="006A4EE6">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="732101A2" wp14:paraId="64DEF04C" wp14:textId="03E86DEE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...20 lines deleted...]
-        <w:r w:rsidRPr="006A4EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="732101A2" w:rsidR="6982D7D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An article about dialect: </w:t>
+      </w:r>
+      <w:hyperlink r:id="Rddec594755744c64">
+        <w:r w:rsidRPr="732101A2" w:rsidR="6982D7D1">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:caps w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:dstrike w:val="0"/>
+            <w:noProof w:val="0"/>
             <w:color w:val="0563C1"/>
-            <w:kern w:val="0"/>
             <w:u w:val="single"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>The cockney dialect is not dead – it’s just called 'Essex' now (theconversation.com)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="41863328" w14:textId="77777777" w:rsidR="006A4EE6" w:rsidRPr="006A4EE6" w:rsidRDefault="006A4EE6" w:rsidP="006A4EE6">
-[...8 lines deleted...]
-    <w:p w14:paraId="50814BC0" w14:textId="516FE197" w:rsidR="006A4EE6" w:rsidRPr="006A4EE6" w:rsidRDefault="006A4EE6" w:rsidP="006A4EE6">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="732101A2" wp14:paraId="7551F1D7" wp14:textId="68A870D7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...20 lines deleted...]
-        <w:r w:rsidRPr="006A4EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="732101A2" w:rsidR="6982D7D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An article about accent bias and class, region and gender: </w:t>
+      </w:r>
+      <w:hyperlink r:id="Rc31ea0292fde43cd">
+        <w:r w:rsidRPr="732101A2" w:rsidR="6982D7D1">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:caps w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:dstrike w:val="0"/>
+            <w:noProof w:val="0"/>
             <w:color w:val="0563C1"/>
-            <w:kern w:val="0"/>
             <w:u w:val="single"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>Talking posh still pays – that’s why Boris Johnson is rolling in it | Emma Beddington | The Guardian</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0B43F0E0" w14:textId="77777777" w:rsidR="006A4EE6" w:rsidRPr="006A4EE6" w:rsidRDefault="006A4EE6" w:rsidP="006A4EE6">
-[...8 lines deleted...]
-    <w:p w14:paraId="6A39B9C1" w14:textId="740D6BC3" w:rsidR="006A4EE6" w:rsidRPr="006A4EE6" w:rsidRDefault="006A4EE6" w:rsidP="006A4EE6">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="732101A2" wp14:paraId="4418CD6B" wp14:textId="07F00B9B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...20 lines deleted...]
-        <w:r w:rsidRPr="006A4EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="732101A2" w:rsidR="6982D7D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An article about Language Change and word of the year: </w:t>
+      </w:r>
+      <w:hyperlink r:id="R39eff0c72b2342de">
+        <w:r w:rsidRPr="732101A2" w:rsidR="6982D7D1">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-            <w:u w:val="single"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:caps w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:dstrike w:val="0"/>
+            <w:noProof w:val="0"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
-          <w:t>2022’s Words of the Year and what they tell us | The Independent</w:t>
+          <w:t>https://euroweeklynews.com/2025/12/11/rage-bait-oxfords-word-of-the-year-2025-and-what-it-says-about-our-society/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4397FE06" w14:textId="77777777" w:rsidR="006A4EE6" w:rsidRPr="006A4EE6" w:rsidRDefault="006A4EE6" w:rsidP="006A4EE6">
-[...8 lines deleted...]
-    <w:p w14:paraId="45C1AFF8" w14:textId="19473786" w:rsidR="006A4EE6" w:rsidRPr="006A4EE6" w:rsidRDefault="006A4EE6" w:rsidP="006A4EE6">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="732101A2" wp14:paraId="5917DE4F" wp14:textId="6C9B0957">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...20 lines deleted...]
-        <w:r w:rsidRPr="006A4EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="732101A2" w:rsidR="6982D7D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An article about swearing and patterns across different languages: </w:t>
+      </w:r>
+      <w:hyperlink r:id="Re379885ca5784334">
+        <w:r w:rsidRPr="732101A2" w:rsidR="6982D7D1">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:caps w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:dstrike w:val="0"/>
+            <w:noProof w:val="0"/>
             <w:color w:val="0563C1"/>
-            <w:kern w:val="0"/>
             <w:u w:val="single"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>Swear words: we studied speakers of languages from Hindi to Hungarian to find out why obscenities sound the way they do (theconversation.com)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="32889AAE" w14:textId="77777777" w:rsidR="006A4EE6" w:rsidRPr="006A4EE6" w:rsidRDefault="006A4EE6" w:rsidP="006A4EE6">
-[...8 lines deleted...]
-    <w:p w14:paraId="2B933010" w14:textId="0FE55F91" w:rsidR="006A4EE6" w:rsidRPr="006A4EE6" w:rsidRDefault="006A4EE6" w:rsidP="006A4EE6">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="732101A2" wp14:paraId="66B13859" wp14:textId="67F9152F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...20 lines deleted...]
-        <w:r w:rsidRPr="006A4EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="732101A2" w:rsidR="6982D7D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An article about Language Change and Pronouns: </w:t>
+      </w:r>
+      <w:hyperlink r:id="R038788fa60fc4605">
+        <w:r w:rsidRPr="732101A2" w:rsidR="6982D7D1">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:caps w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:dstrike w:val="0"/>
+            <w:noProof w:val="0"/>
             <w:color w:val="0563C1"/>
-            <w:kern w:val="0"/>
             <w:u w:val="single"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>‘It’s complicated – but you can’t shy away from it’: everything you wanted to know about pronouns (but were afraid to ask) | Gender | The Guardian</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="464E54E6" w14:textId="77777777" w:rsidR="006A4EE6" w:rsidRDefault="006A4EE6" w:rsidP="006A4EE6">
-[...38 lines deleted...]
-        <w:r w:rsidRPr="00472DC2">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="732101A2" wp14:paraId="43AF0EB3" wp14:textId="3D1A6929">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="732101A2" w:rsidR="6982D7D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Extras:</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="732101A2" wp14:paraId="6B03CF0B" wp14:textId="2F3B6A95">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="732101A2" w:rsidR="6982D7D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>You may also wish to check out the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="732101A2" wp14:paraId="5E3CF0E8" wp14:textId="21DA4FC0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="732101A2" w:rsidR="6982D7D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Blogs:</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="732101A2" wp14:paraId="6F91CCBF" wp14:textId="44D03F1B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="R3be2f9b78b3f40da">
+        <w:r w:rsidRPr="732101A2" w:rsidR="6982D7D1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...106 lines deleted...]
-            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:caps w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:dstrike w:val="0"/>
+            <w:noProof w:val="0"/>
             <w:color w:val="0563C1"/>
-            <w:kern w:val="0"/>
             <w:u w:val="single"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>Language Log (upenn.edu)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0727E728" w14:textId="77777777" w:rsidR="006A4EE6" w:rsidRPr="006A4EE6" w:rsidRDefault="006A4EE6" w:rsidP="006A4EE6">
-[...9 lines deleted...]
-        <w:r w:rsidRPr="006A4EE6">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="732101A2" wp14:paraId="69426366" wp14:textId="4CD262DB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="Rcdd4bb7f33d14513">
+        <w:r w:rsidRPr="732101A2" w:rsidR="6982D7D1">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:caps w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:dstrike w:val="0"/>
+            <w:noProof w:val="0"/>
             <w:color w:val="0563C1"/>
-            <w:kern w:val="0"/>
             <w:u w:val="single"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
-          <w:t>EngLangBlog</w:t>
-[...9 lines deleted...]
-          <w:t xml:space="preserve"> (englishlangsfx.blogspot.com)</w:t>
+          <w:t>EngLangBlog (englishlangsfx.blogspot.com)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="20DB9837" w14:textId="77777777" w:rsidR="006A4EE6" w:rsidRPr="006A4EE6" w:rsidRDefault="006A4EE6" w:rsidP="006A4EE6">
-[...19 lines deleted...]
-          <w:kern w:val="0"/>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="732101A2" wp14:paraId="1066EB56" wp14:textId="163B85B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="732101A2" w:rsidR="6982D7D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Lexis podcast:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AB2CFAA" w14:textId="77777777" w:rsidR="006A4EE6" w:rsidRDefault="006A4EE6" w:rsidP="006A4EE6">
-[...8 lines deleted...]
-        <w:r w:rsidRPr="006A4EE6">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="732101A2" wp14:paraId="6735F4AA" wp14:textId="7CE3047A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="R093e496b90354a65">
+        <w:r w:rsidRPr="732101A2" w:rsidR="6982D7D1">
           <w:rPr>
-            <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:caps w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:dstrike w:val="0"/>
+            <w:noProof w:val="0"/>
             <w:color w:val="1D9BF0"/>
-            <w:kern w:val="0"/>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
-          <w:t>anchor.fm/</w:t>
+          <w:t>anchor.fm/lexispodcast</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-[...36 lines deleted...]
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="26E574AF" w14:textId="77777777" w:rsidR="004E22B6" w:rsidRDefault="004E22B6" w:rsidP="006A4EE6">
-[...48 lines deleted...]
-      <w:cols w:space="708"/>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" wp14:paraId="5E5787A5" wp14:textId="18525125"/>
+    <w:sectPr>
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:font w:name="Symbol">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" mc:Ignorable="w14 w15 wp14 w16se w16cid w16 w16cex w16sdtdh w16sdtfl">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...6 lines deleted...]
-  <w:font w:name="Courier New">
+  <w:font xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
+  <w:font xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...19 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="1">
+    <w:nsid w:val="60028035"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="1106147779">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" mc:Ignorable="w14 w15 wp14 w16se w16cid w16 w16cex w16sdtdh w16sdtfl">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00D91F20"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00D91F20"/>
+    <w:rsidRoot w:val="219699F1"/>
+    <w:rsid w:val="219699F1"/>
+    <w:rsid w:val="690859C3"/>
+    <w:rsid w:val="6982D7D1"/>
+    <w:rsid w:val="732101A2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="2A5EB0E8"/>
+  <w14:docId w14:val="57067967"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{73B39681-53E0-4966-8168-841B0CE553E3}"/>
+  <w15:docId w15:val="{BACE9778-A95E-46F7-9014-E280828F3269}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" mc:Ignorable="w14 w15 wp14 w16se w16cid w16 w16cex w16sdtdh w16sdtfl">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-        <w14:ligatures w14:val="standardContextual"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1413,52 +1677,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -1519,308 +1783,229 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:uiPriority w:val="34"/>
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00D91F20"/>
+    <w:rsid w:val="732101A2"/>
     <w:pPr>
+      <w:spacing/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
+    <w:uiPriority w:val="99"/>
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006A4EE6"/>
+    <w:rsid w:val="732101A2"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:color w:val="467886"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...10 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...27 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.independent.co.uk/voices/word-of-the-year-2022-oxford-dictionary-b2254034.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://englishlangsfx.blogspot.com/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/commentisfree/2023/feb/26/talking-posh-still-pays-thats-why-boris-johnson-is-rolling-in-it?CMP=Share_AndroidApp_Other" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://languagelog.ldc.upenn.edu/nll/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/the-cockney-dialect-is-not-dead-its-just-called-essex-now-196447?utm_source=facebook" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bl.uk/british-accents-and-dialects/articles?page=1" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/when-what-you-type-doesnt-mean-the-same-thing-to-the-older-person-youre-texting-or-tweeting-197737?utm_medium=email&amp;utm_campaign=Latest%20from%20The%20Conversation%20for%20April%2014%202023%20-%202598126127&amp;utm_content=Latest%20from%20The%20Conversation%20for%20April%2014%202023%20-%202598126127+CID_fa483126de9089d74e601a9a4cf020f3&amp;utm_source=campaign_monitor_uk&amp;utm_term=why%20we%20find%20it%20so%20hard%20to%20get%20our%20point%20across%20in%20digital%20exchanges" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/world/2022/nov/26/pronouns-gendered-language-revolution-britain?CMP=Share_AndroidApp_Other" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/swear-words-we-studied-speakers-of-languages-from-hindi-to-hungarian-to-find-out-why-obscenities-sound-the-way-they-do-192473?utm_medium=email&amp;utm_campaign=Latest%20from%20The%20Conversation%20for%20December%207%202022%20-%202484224884&amp;utm_content=Latest%20from%20The%20Conversation%20for%20December%207%202022%20-%202484224884+CID_699e75378655f3c1fafd11caf764afc5&amp;utm_source=campaign_monitor_uk&amp;utm_term=universal%20sound%20patterns%20in%20profanity" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.co/V9EP7qJr56" TargetMode="External"/></Relationships>
+<file path=word/_rels/document2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="/word/webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/when-what-you-type-doesnt-mean-the-same-thing-to-the-older-person-youre-texting-or-tweeting-197737?utm_medium=email&amp;utm_campaign=Latest%20from%20The%20Conversation%20for%20April%2014%202023%20-%202598126127&amp;utm_content=Latest%20from%20The%20Conversation%20for%20April%2014%202023%20-%202598126127+CID_fa483126de9089d74e601a9a4cf020f3&amp;utm_source=campaign_monitor_uk&amp;utm_term=why%20we%20find%20it%20so%20hard%20to%20get%20our%20point%20across%20in%20digital%20exchanges" TargetMode="External" Id="R866a2f650244453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/the-cockney-dialect-is-not-dead-its-just-called-essex-now-196447?utm_source=facebook" TargetMode="External" Id="Rddec594755744c64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/commentisfree/2023/feb/26/talking-posh-still-pays-thats-why-boris-johnson-is-rolling-in-it?CMP=Share_AndroidApp_Other" TargetMode="External" Id="Rc31ea0292fde43cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://euroweeklynews.com/2025/12/11/rage-bait-oxfords-word-of-the-year-2025-and-what-it-says-about-our-society/" TargetMode="External" Id="R39eff0c72b2342de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/swear-words-we-studied-speakers-of-languages-from-hindi-to-hungarian-to-find-out-why-obscenities-sound-the-way-they-do-192473?utm_medium=email&amp;utm_campaign=Latest%20from%20The%20Conversation%20for%20December%207%202022%20-%202484224884&amp;utm_content=Latest%20from%20The%20Conversation%20for%20December%207%202022%20-%202484224884+CID_699e75378655f3c1fafd11caf764afc5&amp;utm_source=campaign_monitor_uk&amp;utm_term=universal%20sound%20patterns%20in%20profanity" TargetMode="External" Id="Re379885ca5784334" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/world/2022/nov/26/pronouns-gendered-language-revolution-britain?CMP=Share_AndroidApp_Other" TargetMode="External" Id="R038788fa60fc4605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://languagelog.ldc.upenn.edu/nll/" TargetMode="External" Id="R3be2f9b78b3f40da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://englishlangsfx.blogspot.com/" TargetMode="External" Id="Rcdd4bb7f33d14513" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.co/V9EP7qJr56" TargetMode="External" Id="R093e496b90354a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R5525c9c028984269" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -1928,73 +2113,51 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Neil Allan</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <lastModifiedBy>Neil Allan</lastModifiedBy>
+  <revision>2</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>