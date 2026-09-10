--- v0 (2025-10-21)
+++ v1 (2026-09-10)
@@ -1,3359 +1,7556 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00FF3D4D" w:rsidR="00FF3D4D" w:rsidP="6615D572" w:rsidRDefault="543B2EAE" w14:paraId="5FC85DF3" w14:textId="288ED388">
+    <w:p w14:paraId="5FC85DF3" w14:textId="6FD5BEDA" w:rsidR="00FF3D4D" w:rsidRPr="00FF3D4D" w:rsidRDefault="00E95893" w:rsidP="6615D572">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E511A3B" wp14:editId="2307ED9F">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A886C96" wp14:editId="5CF75CBB">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>0</wp:posOffset>
+              <wp:posOffset>2447925</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>0</wp:posOffset>
+              <wp:posOffset>9525</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="2266331" cy="1424661"/>
-            <wp:effectExtent l="0" t="0" r="635" b="4445"/>
+            <wp:extent cx="3667125" cy="2200275"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
-                <wp:lineTo x="0" y="21379"/>
-[...1 lines deleted...]
-                <wp:lineTo x="21424" y="0"/>
+                <wp:lineTo x="0" y="21506"/>
+                <wp:lineTo x="21544" y="21506"/>
+                <wp:lineTo x="21544" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
-            <wp:docPr id="1324842658" name="Picture 1324842658"/>
+            <wp:docPr id="1584285264" name="Picture 3" descr="Leftwing voters lead decline in trust in UK news media | Media | The  Guardian"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name=""/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="Picture 5" descr="Leftwing voters lead decline in trust in UK news media | Media | The  Guardian"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2266331" cy="1424661"/>
+                      <a:ext cx="3667125" cy="2200275"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00FF3D4D" w:rsidR="00FF3D4D">
+      <w:r w:rsidR="00FF3D4D" w:rsidRPr="00FF3D4D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>A-Level Media Studies</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF3D4D" w:rsidR="3FC57782">
+      <w:r w:rsidR="3FC57782" w:rsidRPr="00FF3D4D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF3D4D" w:rsidR="00FF3D4D">
+      <w:r w:rsidR="00FF3D4D" w:rsidRPr="00FF3D4D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FF3D4D">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00FF3D4D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Pre-enrolment</w:t>
       </w:r>
       <w:r w:rsidR="32B9622A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> ‘Summer’</w:t>
       </w:r>
       <w:r w:rsidR="00FF3D4D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Task</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF3D4D" w:rsidR="00FF3D4D">
+      <w:r w:rsidR="00FF3D4D" w:rsidRPr="00FF3D4D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FF3D4D" w:rsidR="00FF3D4D" w:rsidRDefault="00FF3D4D" w14:paraId="5D46CDC9" w14:textId="3EAC6052">
+    <w:p w14:paraId="5D46CDC9" w14:textId="3763197E" w:rsidR="00FF3D4D" w:rsidRPr="00FF3D4D" w:rsidRDefault="00FF3D4D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF3D4D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The below task ha</w:t>
       </w:r>
       <w:r w:rsidR="003A79CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF3D4D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> been designed to introduce you to the content, knowledge and skills that are integral to the A- level Media Studies course. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FF3D4D" w:rsidR="00FF3D4D" w:rsidRDefault="00FF3D4D" w14:paraId="2A0CF9BA" w14:textId="5C523F65">
+    <w:p w14:paraId="2A0CF9BA" w14:textId="5C523F65" w:rsidR="00FF3D4D" w:rsidRPr="00FF3D4D" w:rsidRDefault="00FF3D4D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="61B435C5" w:rsidR="00FF3D4D">
+      <w:r w:rsidRPr="61B435C5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">To show us where </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="61B435C5" w:rsidR="00FF3D4D">
+        <w:t xml:space="preserve">To show us where you're at with your media </w:t>
+      </w:r>
+      <w:r w:rsidR="003A79CB" w:rsidRPr="61B435C5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>you're</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="61B435C5" w:rsidR="00FF3D4D">
+        <w:t>knowledge and interests</w:t>
+      </w:r>
+      <w:r w:rsidRPr="61B435C5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> at with your media </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">, you must complete the below task before you start the course in September: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6342A53D" w14:textId="117C7FAA" w:rsidR="00FF3D4D" w:rsidRPr="00522751" w:rsidRDefault="00E95893" w:rsidP="00461F6F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00522751">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TASK: </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF3D4D" w:rsidRPr="00522751">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidR="00B620FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>450-550</w:t>
+      </w:r>
+      <w:r w:rsidR="00461F6F" w:rsidRPr="00522751">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF3D4D" w:rsidRPr="00522751">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">word essay </w:t>
+      </w:r>
+      <w:r w:rsidR="007A3790" w:rsidRPr="00522751">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>analysing the media language in</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF3D4D" w:rsidRPr="00522751">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00461F6F" w:rsidRPr="00522751">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>two</w:t>
+      </w:r>
+      <w:r w:rsidR="00C04AE0" w:rsidRPr="00522751">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> different</w:t>
+      </w:r>
+      <w:r w:rsidR="00461F6F" w:rsidRPr="00522751">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> front pages</w:t>
+      </w:r>
+      <w:r w:rsidR="00461F6F" w:rsidRPr="00522751">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of any UK newspaper from the below list:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1082FDC3" w14:textId="77777777" w:rsidR="0009623E" w:rsidRDefault="0009623E" w:rsidP="00461F6F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>knowledge and interests</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41C0241D" w14:textId="1E67D5D5" w:rsidR="00461F6F" w:rsidRPr="00C04AE0" w:rsidRDefault="00461F6F" w:rsidP="00461F6F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-        <w:t xml:space="preserve">, you must complete the below task before you start the course in September: </w:t>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04AE0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Sun, The Times, The Daily Mail, The Guardian, The Daily Telegraph, Daily Mirror, Daily Express – </w:t>
+      </w:r>
+      <w:r w:rsidR="00C04AE0" w:rsidRPr="00C04AE0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>must be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C04AE0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from June 2026 onwards.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FF3D4D" w:rsidR="00FF3D4D" w:rsidP="2E0B95D1" w:rsidRDefault="00FF3D4D" w14:paraId="6342A53D" w14:textId="34DEFB70">
+    <w:p w14:paraId="2A29C47F" w14:textId="77777777" w:rsidR="00461F6F" w:rsidRPr="00461F6F" w:rsidRDefault="00461F6F" w:rsidP="00461F6F">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461F6F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Tips</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62316C01" w14:textId="2DD71CB8" w:rsidR="00461F6F" w:rsidRPr="00461F6F" w:rsidRDefault="00461F6F" w:rsidP="00461F6F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461F6F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>When writing your essay, think</w:t>
+      </w:r>
+      <w:r w:rsidR="00C04AE0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> about 1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461F6F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> what media language features are included on your chosen front pages</w:t>
+      </w:r>
+      <w:r w:rsidR="00C04AE0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, then 2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461F6F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> what meaning is created by the</w:t>
+      </w:r>
+      <w:r w:rsidR="00C04AE0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461F6F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> language features?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20AA411F" w14:textId="1E133815" w:rsidR="00461F6F" w:rsidRDefault="00461F6F" w:rsidP="2E0B95D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>You can find daily front pages here</w:t>
+      </w:r>
+      <w:r w:rsidR="00E95893">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00461F6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Tomorrow's Papers Today - UK Front Pages - Latest Newspaper Headlines</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or here </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00461F6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>The Papers - BBC News</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32BBC790" w14:textId="46C852C6" w:rsidR="00461F6F" w:rsidRDefault="00461F6F" w:rsidP="2E0B95D1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is advised you write </w:t>
+      </w:r>
+      <w:r w:rsidR="006C1A92">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>approx.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 250 words per front page = 500 words total</w:t>
+      </w:r>
+      <w:r w:rsidR="00C04AE0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3753B2EC" w14:textId="34424A61" w:rsidR="00E95893" w:rsidRDefault="00E95893" w:rsidP="2E0B95D1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>You must include – an image of the front page you are analysing next to your essay, a title including the name of the papers and the date it was published,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B620FC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> word count for each front cover analysis (see exemplars for structure guidance).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26BFDB0C" w14:textId="703A5E78" w:rsidR="00F13024" w:rsidRPr="00461F6F" w:rsidRDefault="00F13024" w:rsidP="2E0B95D1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This must be your own work. Any suspected use of AI generated work will be asked for resubmission</w:t>
+      </w:r>
+      <w:r w:rsidR="00B620FC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="175FEBEC" w14:textId="506FEF4C" w:rsidR="00F64411" w:rsidRPr="00E95893" w:rsidRDefault="00255EC3" w:rsidP="00E95893">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00F64411" w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...462 lines deleted...]
-          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Save your work digitally</w:t>
       </w:r>
-      <w:r w:rsidR="491A69D3">
+      <w:r w:rsidR="491A69D3" w:rsidRPr="00E95893">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00F64411">
+      <w:r w:rsidR="00F64411" w:rsidRPr="00E95893">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>You will be given instructions for digital submission in your first week.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F64411" w:rsidP="2E0B95D1" w:rsidRDefault="00F64411" w14:paraId="4A2794B4" w14:textId="55EA6F3C">
+    <w:p w14:paraId="4169EAC2" w14:textId="77777777" w:rsidR="00F64411" w:rsidRDefault="00F64411" w:rsidP="2E0B95D1">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F64411" w:rsidP="2E0B95D1" w:rsidRDefault="00F64411" w14:paraId="4169EAC2" w14:textId="77777777">
+    <w:p w14:paraId="6C4EDC49" w14:textId="368DD913" w:rsidR="00E95893" w:rsidRDefault="00255EC3" w:rsidP="61B435C5">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="scxw177177569"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="61B435C5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...20 lines deleted...]
-        </w:rPr>
         <w:t>Important!</w:t>
       </w:r>
-      <w:r w:rsidRPr="61B435C5" w:rsidR="00255EC3">
+      <w:r w:rsidRPr="61B435C5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="61B435C5" w:rsidR="00255EC3">
-[...61 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="61B435C5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...6 lines deleted...]
-      </w:pPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t>A-Level Media Studies is an academic qualification. It involves a large amount of written essay-based assessments</w:t>
+      </w:r>
+      <w:r w:rsidR="6456022D" w:rsidRPr="61B435C5">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> such as this</w:t>
+      </w:r>
+      <w:r w:rsidRPr="61B435C5">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in which key terminology and academic theories are used appropriately to analyse a range of media texts and to discuss the media industry.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="61B435C5">
+        <w:rPr>
+          <w:rStyle w:val="scxw177177569"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="61B435C5" w:rsidP="61B435C5" w:rsidRDefault="61B435C5" w14:paraId="36DF722A" w14:textId="335295A8">
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="3D900353" w14:textId="77777777" w:rsidR="00F91CE3" w:rsidRDefault="00F91CE3" w:rsidP="61B435C5">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="scxw177177569"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25525D70" w14:textId="3F7BB36D" w:rsidR="00255EC3" w:rsidRPr="00F91CE3" w:rsidRDefault="0009623E" w:rsidP="61B435C5">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91CE3">
+        <w:rPr>
+          <w:rStyle w:val="scxw177177569"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>See overleaf for two exemplars</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="scxw177177569"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and a newspaper language glossar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="scxw177177569"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>y.</w:t>
+      </w:r>
+      <w:r w:rsidR="00255EC3" w:rsidRPr="00F91CE3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00255EC3" w:rsidRPr="00F91CE3">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69F5E824" w14:textId="064B30C5" w:rsidR="00B55B16" w:rsidRPr="000D0D1D" w:rsidRDefault="00A06853" w:rsidP="00B55B16">
+      <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="04C32E0E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ex</w:t>
+      </w:r>
+      <w:r w:rsidR="052A67F9" w:rsidRPr="04C32E0E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+        <w:t>emplar</w:t>
+      </w:r>
+      <w:r w:rsidR="008649DA" w:rsidRPr="04C32E0E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Ex</w:t>
-[...4 lines deleted...]
-          <w:bCs w:val="1"/>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="04C32E0E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>emplar</w:t>
-[...4 lines deleted...]
-          <w:bCs w:val="1"/>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00794E79" w:rsidRPr="04C32E0E">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1</w:t>
-[...4 lines deleted...]
-          <w:bCs w:val="1"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B55B16">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>The Daily Mail - June 9</w:t>
+      </w:r>
+      <w:r w:rsidR="00B55B16" w:rsidRPr="00B55B16">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:iCs w:val="1"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00B55B16">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Game of Thrones</w:t>
-[...6 lines deleted...]
-          <w:iCs w:val="1"/>
+        <w:t xml:space="preserve"> 2026 </w:t>
+      </w:r>
+      <w:r w:rsidR="00B55B16" w:rsidRPr="00B55B16">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (2011)</w:t>
-[...6 lines deleted...]
-          <w:iCs w:val="1"/>
+        <w:t>(word count 233)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B55B16" w:rsidRPr="00B55B16">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B55B16">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3491AC88" wp14:editId="3F0C7129">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>0</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>371475</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="3028315" cy="3886200"/>
+            <wp:effectExtent l="0" t="0" r="635" b="0"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="21494"/>
+                <wp:lineTo x="21469" y="21494"/>
+                <wp:lineTo x="21469" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="413517154" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3028315" cy="3886200"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00B55B16" w:rsidRPr="000D0D1D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The front page uses tabloid conventions to create a loud and sensational overall meaning, designed to grab the reader’s attention quickly. The masthead, “Daily Mail,” is large and traditional, giving a sense of authority, but this contrasts with the more dramatic and informal style of the rest of the page.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19D790F6" w14:textId="77777777" w:rsidR="00B55B16" w:rsidRPr="000D0D1D" w:rsidRDefault="00B55B16" w:rsidP="00B55B16">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D0D1D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The most striking feature is the main headline, “IS UNIVERSITY A WASTE OF MONEY?”, which is written in very large, bold text. This suggests importance and urgency, encouraging readers to question education. The use of a question directly addresses the audience and creates debate. The smaller subheading beneath it provides anchorage, explaining that “HALF of debt-ridden graduates earn less than average wage.” This supports the headline by giving a statistic, guiding the reader’s interpretation towards a negative view of university.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DE0E5B6" w14:textId="77777777" w:rsidR="00B55B16" w:rsidRPr="000D0D1D" w:rsidRDefault="00B55B16" w:rsidP="00B55B16">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D0D1D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>In addition, the pink box containing the story “We shared a holiday villa…” acts as a secondary headline. Its bright colour and personal tone make it appear more informal and gossip-based, a typical tabloid feature. The splash image next to it, showing a person on holiday, reinforces this narrative and adds a sense of realism, drawing the audience in emotionally.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37D967BC" w14:textId="77777777" w:rsidR="00B55B16" w:rsidRPr="000D0D1D" w:rsidRDefault="00B55B16" w:rsidP="00B55B16">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D0D1D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Other images and text, such as the story about a football club owner, continue the sensational tone, focusing on scandal. Overall, the combination of bold headlines, striking images, and selective anchorage creates a front page that prioritises entertainment and strong opinions over neutrality.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0996F9E2" w14:textId="5ACD4B8E" w:rsidR="00A06853" w:rsidRDefault="00A06853" w:rsidP="61B435C5">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> S1 Ep 1</w:t>
-[...6 lines deleted...]
-          <w:iCs w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AEB0077" w14:textId="0528F254" w:rsidR="000D0D1D" w:rsidRDefault="00C04AE0" w:rsidP="008649DA">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...6 lines deleted...]
-          <w:iCs w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="679FC258" wp14:editId="1D22BF0D">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>left</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>437515</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="2986405" cy="3714750"/>
+            <wp:effectExtent l="0" t="0" r="4445" b="0"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="21489"/>
+                <wp:lineTo x="21494" y="21489"/>
+                <wp:lineTo x="21494" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="1291095064" name="Picture 2"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 3"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2988073" cy="3716297"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="000D0D1D" w:rsidRPr="04C32E0E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 05:26-0</w:t>
-[...6 lines deleted...]
-          <w:iCs w:val="1"/>
+        <w:t xml:space="preserve">Exemplar </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>7:63</w:t>
-[...6 lines deleted...]
-          <w:iCs w:val="1"/>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="000D0D1D" w:rsidRPr="04C32E0E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (mise-</w:t>
-[...6 lines deleted...]
-          <w:iCs w:val="1"/>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="000D0D1D" w:rsidRPr="04C32E0E">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>en</w:t>
-[...6 lines deleted...]
-          <w:iCs w:val="1"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000D0D1D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>-scene and camera</w:t>
-[...6 lines deleted...]
-          <w:iCs w:val="1"/>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="000D0D1D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> work</w:t>
-[...6 lines deleted...]
-          <w:iCs w:val="1"/>
+        <w:t>Guardian</w:t>
+      </w:r>
+      <w:r w:rsidR="000D0D1D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...6 lines deleted...]
-          <w:iCs w:val="1"/>
+        <w:t xml:space="preserve"> - June 9</w:t>
+      </w:r>
+      <w:r w:rsidR="000D0D1D" w:rsidRPr="00B55B16">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:iCs w:val="1"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="000D0D1D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Word count 5</w:t>
-[...6 lines deleted...]
-          <w:iCs w:val="1"/>
+        <w:t xml:space="preserve"> 2026 </w:t>
+      </w:r>
+      <w:r w:rsidR="000D0D1D" w:rsidRPr="00B55B16">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>13</w:t>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:t>(word count 2</w:t>
+      </w:r>
+      <w:r w:rsidR="000D0D1D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">After the prologue, we are introduced to the Stark family. Two establishing shots reveal the setting of Winterfell; a huge castle in the North of Westeros. The colour in these shots is pale greys and blues, making the setting look cold and bleak. We are then introduced to the Stark </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>54</w:t>
+      </w:r>
+      <w:r w:rsidR="000D0D1D" w:rsidRPr="00B55B16">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>brothers</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="61B435C5" w:rsidR="00A06853">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="000D0D1D" w:rsidRPr="00B55B16">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="471525A9" w14:textId="207F7562" w:rsidR="000D0D1D" w:rsidRPr="006A390E" w:rsidRDefault="000D0D1D" w:rsidP="000D0D1D">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A390E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>This front page uses media language to create a serious and informative overall meaning. The masthead, “The Guardian,” is large and placed at the top of the page in a formal font, which establishes authority and credibility. This suggests the newspaper is focused on reliable, high-quality journalism.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11529A7E" w14:textId="77777777" w:rsidR="000D0D1D" w:rsidRPr="006A390E" w:rsidRDefault="000D0D1D" w:rsidP="000D0D1D">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A390E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The main headline, “Zelenskyy takes aim at Reform UK’s ‘mistake’ on Ukraine flags,” is written clearly and avoids overly sensational language. The use of quotation marks suggests accuracy and gives the impression that the report is based on real statements. The subheading adds anchorage by explaining that the issue could “break a big friendship,” guiding the reader to understand the seriousness of the political situation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28FD7BF0" w14:textId="1D77751C" w:rsidR="000D0D1D" w:rsidRPr="006A390E" w:rsidRDefault="000D0D1D" w:rsidP="000D0D1D">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A390E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>A large splash image dominates the right-hand side of the page, showing a close-up portrait</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A390E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Zelensky giving direct address, creating a connection with the audience</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A390E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. The size and placement of this image emphasise the importance of the story and draws the reader’s attention. The plain background and direct composition support a formal tone rather than an informal or exaggerated one.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F886774" w14:textId="77777777" w:rsidR="000D0D1D" w:rsidRPr="006A390E" w:rsidRDefault="000D0D1D" w:rsidP="000D0D1D">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A390E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Other text on the page, such as “Israel and Iran step back from full-blown conflict,” continues this focus on important global events. The wording is careful and controlled, which reinforces the idea that the newspaper aims to inform rather than simply entertain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EF588A2" w14:textId="77777777" w:rsidR="000D0D1D" w:rsidRPr="006A390E" w:rsidRDefault="000D0D1D" w:rsidP="000D0D1D">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A390E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Smaller elements, like “The dementia rebels,” use a softer, human-interest approach, but still remain respectful. Overall, the combination of structured headlines, clear anchorage, and formal layout creates a front page that communicates seriousness and importance through its media language.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60C51ACC" w14:textId="2D88A635" w:rsidR="000D0D1D" w:rsidRPr="00E95893" w:rsidRDefault="00E95893" w:rsidP="000D0D1D">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>TOTAL WORD COUNT: 487</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D801B06" w14:textId="77777777" w:rsidR="000D0D1D" w:rsidRDefault="000D0D1D" w:rsidP="000D0D1D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>NEWSPAPER MEDIA LANGUAGE GLOSSARY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="618B8D4C" w14:textId="52A18369" w:rsidR="00CE64D8" w:rsidRPr="00CE64D8" w:rsidRDefault="00CE64D8" w:rsidP="00CE64D8">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="002060"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE64D8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="002060"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Use as many of these key terms as possible in your analysis of your chosen front pages:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="475DA8DB" w14:textId="72CCF62E" w:rsidR="000D0D1D" w:rsidRPr="00E95893" w:rsidRDefault="000D0D1D" w:rsidP="00CE64D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>TABLOID:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ewspapers that feature compact, smaller-than-average pages, numerous photographs, and shorter, often sensational news stories</w:t>
+      </w:r>
+      <w:r w:rsidR="00C04AE0" w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> such as celebrity gossip and scandals</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="073E79BC" w14:textId="5397B483" w:rsidR="00C04AE0" w:rsidRPr="00E95893" w:rsidRDefault="000D0D1D" w:rsidP="00CE64D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>BROADSHEET:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Large-sized traditional newspaper, usually informative, formal, and relies on text and copy rather than images. Reports on serious topics</w:t>
+      </w:r>
+      <w:r w:rsidR="00C04AE0" w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in an educational manner such as politics</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AF6ED90" w14:textId="0CB8C78D" w:rsidR="00C04AE0" w:rsidRPr="00E95893" w:rsidRDefault="00C04AE0" w:rsidP="00CE64D8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:color w:val="002060"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:color w:val="002060"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>HARD NEWS:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:color w:val="002060"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Serious news topics e.g. politics, education, health, war &amp; conflict, crime</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5899BBEC" w14:textId="626083F6" w:rsidR="00C04AE0" w:rsidRPr="00E95893" w:rsidRDefault="00C04AE0" w:rsidP="00CE64D8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:color w:val="002060"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:color w:val="002060"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>SOFT NEWS:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:color w:val="002060"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Less serious topics e.g. celebrity gossip, sport, entertainment</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE64D8">
+        <w:rPr>
+          <w:color w:val="002060"/>
+        </w:rPr>
+        <w:t>, lifestyle</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="569977CA" w14:textId="44FBA96E" w:rsidR="000D0D1D" w:rsidRPr="00E95893" w:rsidRDefault="000D0D1D" w:rsidP="00CE64D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>TYPOGRAPHY:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> Font sizes and styles used to identify the most important aspects of a newspaper cover and affect how we read the words.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58956C94" w14:textId="77777777" w:rsidR="000D0D1D" w:rsidRPr="00E95893" w:rsidRDefault="000D0D1D" w:rsidP="00CE64D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>SERIF FONTS:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> Used conventionally in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>broadsheets to connote tradition and authority.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77734EB1" w14:textId="77777777" w:rsidR="000D0D1D" w:rsidRPr="00E95893" w:rsidRDefault="000D0D1D" w:rsidP="00CE64D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>SANS SERIF FONTS:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> Have impact, direct, modern connotations and can be read quickly.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D9ECFD8" w14:textId="77777777" w:rsidR="000D0D1D" w:rsidRPr="00E95893" w:rsidRDefault="000D0D1D" w:rsidP="00CE64D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>MASTHEAD:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> The logo of a newspaper which uses typography and sometimes images to create a distinctive brand image</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7098488A" w14:textId="77777777" w:rsidR="000D0D1D" w:rsidRPr="00E95893" w:rsidRDefault="000D0D1D" w:rsidP="00CE64D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>HEADLINE:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> A title which introduces the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>story. Often shorter and pithier in tabloids compared to broadsheets.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D23C361" w14:textId="77777777" w:rsidR="000D0D1D" w:rsidRPr="00E95893" w:rsidRDefault="000D0D1D" w:rsidP="00CE64D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>SUBHEADING:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> Adds additional information to the headline.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000B33CA" w14:textId="77777777" w:rsidR="000D0D1D" w:rsidRPr="00E95893" w:rsidRDefault="000D0D1D" w:rsidP="00CE64D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>SKYLINE:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> A panel which tells the reader about other stories to tempt them inside.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48CE6DCD" w14:textId="77777777" w:rsidR="000D0D1D" w:rsidRPr="00E95893" w:rsidRDefault="000D0D1D" w:rsidP="00CE64D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>BYLINE:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> Gives the writer's name and sometimes an image of them.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32572BC4" w14:textId="77777777" w:rsidR="000D0D1D" w:rsidRPr="00E95893" w:rsidRDefault="000D0D1D" w:rsidP="00CE64D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>JUMP LINE:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> Text which directs you to another page where the story continues, e.g. 'Continues on page 7'</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5536BA98" w14:textId="77777777" w:rsidR="000D0D1D" w:rsidRPr="00E95893" w:rsidRDefault="000D0D1D" w:rsidP="00CE64D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>CAPTION:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> Text which accompanies an image to anchor its meaning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FA1427F" w14:textId="77777777" w:rsidR="000D0D1D" w:rsidRPr="00E95893" w:rsidRDefault="000D0D1D" w:rsidP="00CE64D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>PULL QUOTE:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> A quote from a story which</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>appears in larger font in the middle of the story to intrigue the reader</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5880BD7B" w14:textId="77777777" w:rsidR="000D0D1D" w:rsidRPr="00E95893" w:rsidRDefault="000D0D1D" w:rsidP="00CE64D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>STANDFIRST:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> The main introductory paragraph of an article which appears in larger font to introduce the topic and focus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="266F438D" w14:textId="40F17E01" w:rsidR="00C04AE0" w:rsidRPr="00E95893" w:rsidRDefault="000D0D1D" w:rsidP="00CE64D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>COPY:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> A general term for any text included on the cover</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24FC7CAA" w14:textId="77777777" w:rsidR="000D0D1D" w:rsidRPr="00E95893" w:rsidRDefault="000D0D1D" w:rsidP="00CE64D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>CROPPING:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> cutting the edges from an image to accentuate a particular focus and remove any distracting details</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E9A481B" w14:textId="17AC38B2" w:rsidR="00C04AE0" w:rsidRPr="00E95893" w:rsidRDefault="000D0D1D" w:rsidP="00CE64D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>RESIZING:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> Aka image scaling. Making an image bigger or smaller in terms of the space it occupies to guide the readers' focus and attention. Different newspapers may use the same images but resized according to how much focus they want</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>the reader to place on them.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C93149F" w14:textId="77777777" w:rsidR="000D0D1D" w:rsidRPr="00E95893" w:rsidRDefault="000D0D1D" w:rsidP="00CE64D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>PLUGS/EARS:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> Small information boxes either side of the masthead or headline.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="743D75EA" w14:textId="77777777" w:rsidR="00CE64D8" w:rsidRDefault="000D0D1D" w:rsidP="00CE64D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ANCHORS:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> Text which adds particular preferred readings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>to images (e.g.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Aptos Display"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>captions) and guide the reader's interpretation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19DD2CA4" w14:textId="042F400E" w:rsidR="00CE64D8" w:rsidRPr="00CE64D8" w:rsidRDefault="00CE64D8" w:rsidP="00CE64D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE64D8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>PREFERRED READINGS:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The meaning that the newspaper producer intends the audience to accept</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49C69A7E" w14:textId="0682FE3C" w:rsidR="000D0D1D" w:rsidRPr="00E95893" w:rsidRDefault="000D0D1D" w:rsidP="00CE64D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>SPLASH:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> The main </w:t>
+      </w:r>
+      <w:r w:rsidR="00C04AE0" w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>front-page</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> story</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>which is given most prominence</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FCBCC5A" w14:textId="49718BB8" w:rsidR="00C04AE0" w:rsidRPr="00E95893" w:rsidRDefault="000D0D1D" w:rsidP="00CE64D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>TEXT TO IMAGE RATIO:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>balance between images and text</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95893">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="111F840B" w14:textId="0D9A97E3" w:rsidR="00794E79" w:rsidRPr="00A06853" w:rsidRDefault="00794E79" w:rsidP="00C04AE0">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, who are training the youngest brother in archery in the courtyard of Winterfell. A mid</w:t>
-[...555 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00794E79" w:rsidP="008649DA" w:rsidRDefault="00794E79" w14:paraId="3FB78F00" w14:textId="77777777">
-[...756 lines deleted...]
-    <w:sectPr w:rsidRPr="00A06853" w:rsidR="00794E79">
+    <w:sectPr w:rsidR="00794E79" w:rsidRPr="00A06853">
       <w:footerReference w:type="default" r:id="rId12"/>
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00377DCD" w:rsidP="00377DCD" w:rsidRDefault="00377DCD" w14:paraId="2C139E4B" w14:textId="77777777">
+    <w:p w14:paraId="00617347" w14:textId="77777777" w:rsidR="001300E5" w:rsidRDefault="001300E5" w:rsidP="00377DCD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00377DCD" w:rsidP="00377DCD" w:rsidRDefault="00377DCD" w14:paraId="159788D5" w14:textId="77777777">
+    <w:p w14:paraId="72EC2580" w14:textId="77777777" w:rsidR="001300E5" w:rsidRDefault="001300E5" w:rsidP="00377DCD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="234447368"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="00377DCD" w:rsidRDefault="00377DCD" w14:paraId="1199ECE1" w14:textId="04723200">
+      <w:p w14:paraId="1199ECE1" w14:textId="04723200" w:rsidR="00377DCD" w:rsidRDefault="00377DCD">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00377DCD" w:rsidRDefault="00377DCD" w14:paraId="66A8F865" w14:textId="77777777">
+  <w:p w14:paraId="66A8F865" w14:textId="77777777" w:rsidR="00377DCD" w:rsidRDefault="00377DCD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00377DCD" w:rsidP="00377DCD" w:rsidRDefault="00377DCD" w14:paraId="4C77F9FF" w14:textId="77777777">
+    <w:p w14:paraId="798BA3E7" w14:textId="77777777" w:rsidR="001300E5" w:rsidRDefault="001300E5" w:rsidP="00377DCD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00377DCD" w:rsidP="00377DCD" w:rsidRDefault="00377DCD" w14:paraId="3CDCD39C" w14:textId="77777777">
+    <w:p w14:paraId="31305383" w14:textId="77777777" w:rsidR="001300E5" w:rsidRDefault="001300E5" w:rsidP="00377DCD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="08263F7A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BFE65BE4"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D4B3B96"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="42FC0B70"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="10EF5AC4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9DA086DC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="12DE0C81"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D620305A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13765CB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="193A1FE0"/>
     <w:lvl w:ilvl="0" w:tplc="E164795C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D451EF2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A3FA3FD0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21992C18"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B7F6C5FE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25B72659"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C1427D80"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29B540E1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="748A64FE"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30C956BA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CEBC7FD6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3155E86A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="123CCB96"/>
     <w:lvl w:ilvl="0" w:tplc="E92A779E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5D8AF95C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="01FEECCA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="A1FE2640">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="D9D4572E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0F30E1DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="892E4CEE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="BE7AF014">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F2CAC2C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39EF5523"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B2A0432A"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D9D60FE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8548BA26"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E9E0592"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D8DAB40E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F567615"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C3029BBE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FE73C04"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2B3CE3F4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41FA48AF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="30FA2EBC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B8043CA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D49E5908"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E2A5E19"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4EB8446C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F885F59"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6C0EAE3A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50047EEF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D06C707A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="508F5128"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8F1E16B8"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57CD2096"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9236AE26"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D0E33EF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2EBA1ED2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63EE176A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8632AF88"/>
     <w:lvl w:ilvl="0" w:tplc="84A64CDE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="69E4C53E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="7CC036CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="9C981D0C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="E050D900">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="7EAE7FCC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="2186954C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FDCE4CCC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A6A6AB1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65983735"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="444A1DA0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6EC8463D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AA203A62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70CA4DB0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6134A1FC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71FD494E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="05D4D0FC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="774C5E6C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="65C0FB80"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="561137152">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1899584444">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="750468796">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="309679610">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1039863936">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1914773609">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="288050491">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1899584444">
+  <w:num w:numId="8" w16cid:durableId="930696739">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1192644997">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1311247438">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="566720675">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="502010999">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1061058732">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="726761464">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1027948862">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="575476345">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1273244630">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1860269328">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="32577118">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="2041667123">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="493498950">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="750468796">
+  <w:num w:numId="22" w16cid:durableId="1708145116">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1961568122">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1145010145">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1993293303">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="2135978465">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1720670224">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="665592653">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="309679610">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="29" w16cid:durableId="853417830">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="701173075">
+    <w:abstractNumId w:val="21"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...1 lines deleted...]
-  <w:trackRevisions w:val="false"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FF3D4D"/>
+    <w:rsid w:val="0009623E"/>
+    <w:rsid w:val="000D0D1D"/>
+    <w:rsid w:val="001300E5"/>
     <w:rsid w:val="00160DE7"/>
     <w:rsid w:val="001F4E84"/>
     <w:rsid w:val="0020394D"/>
     <w:rsid w:val="00255EC3"/>
     <w:rsid w:val="00377DCD"/>
     <w:rsid w:val="003A79CB"/>
+    <w:rsid w:val="00407F12"/>
+    <w:rsid w:val="00461F6F"/>
     <w:rsid w:val="00462ED4"/>
+    <w:rsid w:val="00522751"/>
     <w:rsid w:val="00522BC7"/>
     <w:rsid w:val="005D7CF5"/>
+    <w:rsid w:val="006A390E"/>
+    <w:rsid w:val="006C1A92"/>
+    <w:rsid w:val="00717912"/>
     <w:rsid w:val="00727269"/>
     <w:rsid w:val="00794E79"/>
     <w:rsid w:val="007A3790"/>
+    <w:rsid w:val="00801F3D"/>
+    <w:rsid w:val="00804DAA"/>
     <w:rsid w:val="008649DA"/>
     <w:rsid w:val="008A3E87"/>
     <w:rsid w:val="008E2A59"/>
     <w:rsid w:val="00903A1B"/>
     <w:rsid w:val="00955258"/>
     <w:rsid w:val="00967465"/>
     <w:rsid w:val="00994F16"/>
     <w:rsid w:val="009B52DE"/>
     <w:rsid w:val="009D62BE"/>
     <w:rsid w:val="009F20CC"/>
     <w:rsid w:val="00A06853"/>
+    <w:rsid w:val="00B55B16"/>
+    <w:rsid w:val="00B620FC"/>
     <w:rsid w:val="00B72CFE"/>
+    <w:rsid w:val="00C04AE0"/>
     <w:rsid w:val="00C55AC4"/>
     <w:rsid w:val="00CA2A28"/>
     <w:rsid w:val="00CC1706"/>
     <w:rsid w:val="00CD1B36"/>
+    <w:rsid w:val="00CE64D8"/>
     <w:rsid w:val="00D9121D"/>
     <w:rsid w:val="00DC130B"/>
     <w:rsid w:val="00DD7FC5"/>
+    <w:rsid w:val="00E95893"/>
+    <w:rsid w:val="00ED6322"/>
     <w:rsid w:val="00EE1157"/>
+    <w:rsid w:val="00F13024"/>
     <w:rsid w:val="00F50249"/>
     <w:rsid w:val="00F55C72"/>
     <w:rsid w:val="00F64411"/>
+    <w:rsid w:val="00F91CE3"/>
     <w:rsid w:val="00F96411"/>
     <w:rsid w:val="00FA0F65"/>
     <w:rsid w:val="00FF3D4D"/>
+    <w:rsid w:val="019B3D5B"/>
+    <w:rsid w:val="020338A9"/>
+    <w:rsid w:val="02763C97"/>
+    <w:rsid w:val="03AD4048"/>
+    <w:rsid w:val="04C32E0E"/>
     <w:rsid w:val="052A67F9"/>
+    <w:rsid w:val="0ACBFC0D"/>
+    <w:rsid w:val="0C2341F2"/>
+    <w:rsid w:val="0CA9947D"/>
+    <w:rsid w:val="0FEAD2CA"/>
+    <w:rsid w:val="13631551"/>
+    <w:rsid w:val="1859DB7A"/>
+    <w:rsid w:val="1AC7C8F8"/>
+    <w:rsid w:val="1D01358A"/>
+    <w:rsid w:val="1D73D7E1"/>
+    <w:rsid w:val="1E39F43C"/>
     <w:rsid w:val="1F75A132"/>
+    <w:rsid w:val="23582DE4"/>
+    <w:rsid w:val="25073A69"/>
+    <w:rsid w:val="25ACB8F7"/>
     <w:rsid w:val="292D7607"/>
     <w:rsid w:val="2BDBA938"/>
+    <w:rsid w:val="2C747D77"/>
     <w:rsid w:val="2E0B95D1"/>
     <w:rsid w:val="30D9BD65"/>
     <w:rsid w:val="32B9622A"/>
+    <w:rsid w:val="37E77D40"/>
     <w:rsid w:val="3A420B6B"/>
+    <w:rsid w:val="3F91CBFC"/>
     <w:rsid w:val="3FC57782"/>
+    <w:rsid w:val="424C91AE"/>
     <w:rsid w:val="491A69D3"/>
     <w:rsid w:val="4A340E9D"/>
+    <w:rsid w:val="4B5FE10C"/>
+    <w:rsid w:val="4D61405C"/>
     <w:rsid w:val="543B2EAE"/>
+    <w:rsid w:val="560AD5BB"/>
+    <w:rsid w:val="5679BBC7"/>
+    <w:rsid w:val="5688E834"/>
+    <w:rsid w:val="5826F9EE"/>
     <w:rsid w:val="5B38C00D"/>
     <w:rsid w:val="5BB1C521"/>
     <w:rsid w:val="61B435C5"/>
     <w:rsid w:val="6456022D"/>
     <w:rsid w:val="6615D572"/>
+    <w:rsid w:val="6654C539"/>
+    <w:rsid w:val="695C3E92"/>
+    <w:rsid w:val="69858558"/>
     <w:rsid w:val="6A0BCF42"/>
+    <w:rsid w:val="6C59B991"/>
+    <w:rsid w:val="6EC5E8CD"/>
     <w:rsid w:val="75F97B4E"/>
+    <w:rsid w:val="76E9BD54"/>
     <w:rsid w:val="77181F65"/>
     <w:rsid w:val="77C951FD"/>
+    <w:rsid w:val="794C75E4"/>
+    <w:rsid w:val="7CCDECD5"/>
     <w:rsid w:val="7FB1A57B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2223252A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{0B7C052A-6102-44B0-8770-A144C37F8FEB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3509,52 +7706,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -3621,184 +7818,242 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D0D1D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FF3D4D"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00FF3D4D"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00B72CFE"/>
   </w:style>
-  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00B72CFE"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00377DCD"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00377DCD"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00377DCD"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00377DCD"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="paragraph" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00255EC3"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="scxw177177569" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="scxw177177569">
     <w:name w:val="scxw177177569"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00255EC3"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00461F6F"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B55B16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="000D0D1D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="774791700">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="420224500">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -3873,51 +8128,52 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1592272092">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/@TheMediaInsider" TargetMode="External" Id="Rac01ac7f3ffb48c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.studiobinder.com/blog/what-is-cinematography/" TargetMode="External" Id="Ra5a5bcff7dc249d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.studiobinder.com/blog/mise-en-scene/" TargetMode="External" Id="R6aea259eda724370" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/@StudioBinder/videos" TargetMode="External" Id="R6f9532c536274ba8" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tomorrowspapers.co.uk/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbc.co.uk/news/topics/cpml2v678pxt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4172,51 +8428,73 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>4</Pages>
+  <Words>1173</Words>
+  <Characters>6691</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>55</Lines>
+  <Paragraphs>15</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>7849</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tim Gough</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Tim Gough</lastModifiedBy>
-  <revision>34</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>