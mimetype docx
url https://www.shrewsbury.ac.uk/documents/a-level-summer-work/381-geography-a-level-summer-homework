--- v0 (2025-10-21)
+++ v1 (2026-09-10)
@@ -341,60 +341,51 @@
       <w:r w:rsidRPr="005D756B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This is preparation for an initial assessment </w:t>
       </w:r>
       <w:r w:rsidR="00EA2158">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>which will be done a week or two into the course. Y</w:t>
       </w:r>
       <w:r w:rsidRPr="005D756B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ou will be asked to answer the questio</w:t>
-[...8 lines deleted...]
-        <w:t>n</w:t>
+        <w:t>ou will be asked to answer the question</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00EA2158">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="3921BF56" w14:textId="77777777" w:rsidR="007963EB" w:rsidRPr="005D756B" w:rsidRDefault="007963EB" w:rsidP="007963EB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D756B">
         <w:rPr>
@@ -469,84 +460,91 @@
           </w:rPr>
           <w:t>Bing Videos</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007963EB">
         <w:t xml:space="preserve"> ITV news clip</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="404F0063" w14:textId="30D7F845" w:rsidR="00F837F3" w:rsidRDefault="00F837F3" w:rsidP="007F5D69">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00F837F3">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Exceptionally low river flows forecast across UK as drought threat grows | Drought | The Guardian</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5115BEFD" w14:textId="02EFBA05" w:rsidR="00F837F3" w:rsidRDefault="00F837F3" w:rsidP="007F5D69">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="68BB4DFE" w14:textId="77777777" w:rsidR="007948EB" w:rsidRDefault="007948EB" w:rsidP="007948EB">
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidRPr="00F837F3">
+        <w:r w:rsidRPr="00913A64">
           <w:rPr>
-            <w:color w:val="0000FF"/>
-            <w:u w:val="single"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Inside the quiet market town bracing for Labour’s new 55bn-litre reservoir</w:t>
+          <w:t>Water Cri</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00913A64">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>s</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00913A64">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>is Solutions: Beyond Reservoirs to Sustainable Water Management</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="68BB4DFE" w14:textId="77777777" w:rsidR="007948EB" w:rsidRDefault="007948EB" w:rsidP="007948EB">
+    <w:p w14:paraId="450194EE" w14:textId="57DC6787" w:rsidR="007948EB" w:rsidRPr="007963EB" w:rsidRDefault="007948EB" w:rsidP="007F5D69">
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00913A64">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Water Crisis Solutions: Beyond Reservoirs to Sustainable Water Management</w:t>
+          <w:t>Water: Why A</w:t>
         </w:r>
-      </w:hyperlink>
-[...2 lines deleted...]
-      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00913A64">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Water: Why Abingdon’s mega reservoir is making waves</w:t>
+          <w:t>b</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00913A64">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ingdon’s mega reservoir is making waves</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="764C4F1C" w14:textId="77777777" w:rsidR="007948EB" w:rsidRDefault="007948EB" w:rsidP="007F5D69">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B76223D" w14:textId="3E08CFB1" w:rsidR="00ED4351" w:rsidRDefault="00ED4351" w:rsidP="00E245DB">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -568,51 +566,51 @@
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007963EB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Water </w:t>
       </w:r>
       <w:r w:rsidR="007963EB" w:rsidRPr="007963EB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Insecurity</w:t>
       </w:r>
       <w:r w:rsidR="004472D2" w:rsidRPr="007963EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="004472D2" w:rsidRPr="007963EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>It occurs when the demand for safe, usable water in a given area exceeds the supply, </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3DBF0CC6" w14:textId="08F72914" w:rsidR="00ED4351" w:rsidRPr="007963EB" w:rsidRDefault="00ED4351" w:rsidP="00E245DB">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r w:rsidRPr="007963EB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Reservoir</w:t>
@@ -738,50 +736,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="056C71E6" w14:textId="77777777" w:rsidR="00EA2158" w:rsidRDefault="00EA2158" w:rsidP="007F5D69">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49352894" w14:textId="18796D8D" w:rsidR="001F6E74" w:rsidRPr="005D756B" w:rsidRDefault="007963EB" w:rsidP="007F5D69">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007963EB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Questions </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DB2180" w14:textId="14773BCC" w:rsidR="007948EB" w:rsidRDefault="000116C9" w:rsidP="000116C9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Use the maps </w:t>
       </w:r>
       <w:r w:rsidR="005D756B">
         <w:t>on the resource sheet</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>your</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
@@ -1097,51 +1096,51 @@
                 <wp:lineTo x="9878" y="21532"/>
                 <wp:lineTo x="10058" y="21532"/>
                 <wp:lineTo x="11494" y="21532"/>
                 <wp:lineTo x="11764" y="21532"/>
                 <wp:lineTo x="12931" y="19760"/>
                 <wp:lineTo x="16254" y="17580"/>
                 <wp:lineTo x="17331" y="15808"/>
                 <wp:lineTo x="17242" y="12401"/>
                 <wp:lineTo x="15895" y="11720"/>
                 <wp:lineTo x="12931" y="11038"/>
                 <wp:lineTo x="13919" y="11038"/>
                 <wp:lineTo x="16972" y="9403"/>
                 <wp:lineTo x="17421" y="6678"/>
                 <wp:lineTo x="16703" y="4361"/>
                 <wp:lineTo x="14907" y="3407"/>
                 <wp:lineTo x="13021" y="1908"/>
                 <wp:lineTo x="11854" y="273"/>
                 <wp:lineTo x="11405" y="0"/>
                 <wp:lineTo x="10147" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="554583570" name="Diagram 3"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId14" r:lo="rId15" r:qs="rId16" r:cs="rId17"/>
+                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId13" r:lo="rId14" r:qs="rId15" r:cs="rId16"/>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D861FFA" w14:textId="493C24F5" w:rsidR="00542499" w:rsidRDefault="00542499" w:rsidP="00911BB5"/>
     <w:p w14:paraId="1735C541" w14:textId="1C059C30" w:rsidR="007F5D69" w:rsidRDefault="007F5D69" w:rsidP="000116C9"/>
     <w:p w14:paraId="16126260" w14:textId="77777777" w:rsidR="007F5D69" w:rsidRDefault="007F5D69" w:rsidP="00911BB5"/>
     <w:p w14:paraId="467AFFE5" w14:textId="77777777" w:rsidR="005D756B" w:rsidRDefault="005D756B" w:rsidP="00911BB5"/>
     <w:p w14:paraId="051F0FD8" w14:textId="77777777" w:rsidR="005D756B" w:rsidRDefault="005D756B" w:rsidP="00911BB5"/>
     <w:p w14:paraId="4F9A68F0" w14:textId="77777777" w:rsidR="005D756B" w:rsidRDefault="005D756B" w:rsidP="00911BB5"/>
     <w:p w14:paraId="546B7557" w14:textId="77777777" w:rsidR="005D756B" w:rsidRDefault="005D756B" w:rsidP="00911BB5"/>
     <w:p w14:paraId="34F9EF73" w14:textId="77777777" w:rsidR="005D756B" w:rsidRDefault="005D756B" w:rsidP="00911BB5"/>
     <w:p w14:paraId="64ADC3FB" w14:textId="77777777" w:rsidR="005D756B" w:rsidRDefault="005D756B" w:rsidP="00911BB5"/>
     <w:p w14:paraId="51011958" w14:textId="77777777" w:rsidR="005D756B" w:rsidRDefault="005D756B" w:rsidP="00911BB5"/>
     <w:p w14:paraId="1BF4E769" w14:textId="77777777" w:rsidR="00EA2158" w:rsidRDefault="00EA2158" w:rsidP="00911BB5"/>
     <w:p w14:paraId="475CFC38" w14:textId="77777777" w:rsidR="00EA2158" w:rsidRDefault="00EA2158" w:rsidP="00911BB5"/>
     <w:p w14:paraId="280874AC" w14:textId="005820AB" w:rsidR="00E245DB" w:rsidRDefault="001F6E74" w:rsidP="001F6E74">
@@ -1459,51 +1458,51 @@
             <wp:extent cx="2498090" cy="3862070"/>
             <wp:effectExtent l="0" t="0" r="0" b="5080"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21522"/>
                 <wp:lineTo x="21413" y="21522"/>
                 <wp:lineTo x="21413" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="1457357908" name="Picture 2" descr="United Kingdom - Maps"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="United Kingdom - Maps"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19" cstate="print">
+                    <a:blip r:embed="rId18" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2498090" cy="3862070"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -1579,51 +1578,51 @@
             <wp:extent cx="3274060" cy="3274060"/>
             <wp:effectExtent l="0" t="0" r="2540" b="2540"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21491"/>
                 <wp:lineTo x="21491" y="21491"/>
                 <wp:lineTo x="21491" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="743278203" name="Picture 11" descr="Seven regions in England will face severe water stress by 2030 as Brits  significantly underestimate their daily water usage - Water Magazine"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 36" descr="Seven regions in England will face severe water stress by 2030 as Brits  significantly underestimate their daily water usage - Water Magazine"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20" cstate="print">
+                    <a:blip r:embed="rId19" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3274060" cy="3274060"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -1694,51 +1693,51 @@
             <wp:extent cx="2870200" cy="3700780"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21459"/>
                 <wp:lineTo x="21504" y="21459"/>
                 <wp:lineTo x="21504" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="1591522879" name="Picture 3" descr="Map showing water levels at the end of April, categorised relative to normal for the time of year, at 31 key reservoirs and groups of reservoirs serving England. Seven are “notably low” and are located in northern England or in the Welsh reservoirs that serve England. A further six are “below normal”. "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 8" descr="Map showing water levels at the end of April, categorised relative to normal for the time of year, at 31 key reservoirs and groups of reservoirs serving England. Seven are “notably low” and are located in northern England or in the Welsh reservoirs that serve England. A further six are “below normal”. "/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21" cstate="print">
+                    <a:blip r:embed="rId20" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2870200" cy="3700780"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -1769,51 +1768,51 @@
             <wp:extent cx="2700655" cy="3798570"/>
             <wp:effectExtent l="0" t="0" r="4445" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21448"/>
                 <wp:lineTo x="21483" y="21448"/>
                 <wp:lineTo x="21483" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="688077114" name="Picture 1" descr="How much does it rain in the UK? - Met Office"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="How much does it rain in the UK? - Met Office"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22">
+                    <a:blip r:embed="rId21">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2700655" cy="3798570"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -1903,133 +1902,133 @@
         </w:rPr>
         <w:t>England could face drinking water shortages within a decade unless new reservoirs are built, a minister has claimed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47DAD39A" w14:textId="760E7267" w:rsidR="00911BB5" w:rsidRPr="00911BB5" w:rsidRDefault="00911BB5" w:rsidP="00911BB5">
       <w:r w:rsidRPr="00911BB5">
         <w:t>The warning comes as the government announced it was speeding up the planning process for two reservoir projects.</w:t>
       </w:r>
       <w:r w:rsidR="001F6E74">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00911BB5">
         <w:t>But overriding local objections can be unpopular and the reservoirs could still be more than a decade away from opening.</w:t>
       </w:r>
       <w:r w:rsidR="001F6E74">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00911BB5">
         <w:t>Household consumption of water may also need to fall to secure supplies amid rising temperatures and a growing population, scientists warn.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="334A25B1" w14:textId="24F8BDD3" w:rsidR="00911BB5" w:rsidRPr="00911BB5" w:rsidRDefault="00911BB5" w:rsidP="00911BB5">
       <w:r w:rsidRPr="00911BB5">
         <w:t>The announcement means that final decisions about the proposed </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00911BB5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Fens Reservoir in Cambridgeshire</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00911BB5">
         <w:t> and the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00911BB5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Lincolnshire Reservoir</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00911BB5">
         <w:t> will be taken by Environment Secretary Steve Reed, rather than at a local level.</w:t>
       </w:r>
       <w:r w:rsidR="001F6E74">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00911BB5">
         <w:t>This change amounts to "slashing red tape to make the planning process faster", according to Water Minister Emma Hardy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E94BF02" w14:textId="1C643593" w:rsidR="00911BB5" w:rsidRPr="00911BB5" w:rsidRDefault="00911BB5" w:rsidP="00911BB5">
       <w:r w:rsidRPr="00911BB5">
         <w:t>Speaking to BBC Breakfast, she said: "This is really important because if we don't build the reservoirs, we're going to be running out of the drinking water that we need by the mid-2030s."</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B70830B" w14:textId="5A0DEC5F" w:rsidR="00911BB5" w:rsidRPr="00911BB5" w:rsidRDefault="00911BB5" w:rsidP="00911BB5">
       <w:r w:rsidRPr="00911BB5">
         <w:t>The reservoirs in Cambridgeshire and Lincolnshire are currently pencilled for completion in 2036 and 2040 respectively.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56603C99" w14:textId="77777777" w:rsidR="00911BB5" w:rsidRPr="00911BB5" w:rsidRDefault="00911BB5" w:rsidP="00911BB5">
       <w:r w:rsidRPr="00911BB5">
         <w:t>They "would provide more resilience to future droughts in a part of the country that is already dry and where there is high demand for water", said Dr Glenn Watts, water science director at the UK Centre for Ecology &amp; Hydrology.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A6FD1A9" w14:textId="4DBE99A3" w:rsidR="00911BB5" w:rsidRPr="00911BB5" w:rsidRDefault="00911BB5" w:rsidP="00911BB5">
       <w:r w:rsidRPr="00911BB5">
         <w:t>Reservoirs can help protect against the impacts of drought by collecting excess rainfall during wet periods.</w:t>
       </w:r>
       <w:r w:rsidR="001F6E74">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00911BB5">
         <w:t>With climate change likely to bring hotter, drier summers, the chances of drought could increase in the decades ahead, the Met Office says.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33AB5F96" w14:textId="6709EA6A" w:rsidR="00911BB5" w:rsidRPr="00911BB5" w:rsidRDefault="00911BB5" w:rsidP="00911BB5">
       <w:r w:rsidRPr="00911BB5">
         <w:t>These preparations have been brought into sharp focus by </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="00911BB5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>this year's exceptionally dry spring</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00911BB5">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001F6E74">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00911BB5">
         <w:t>North-west England </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="00911BB5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>is officially in drought</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00911BB5">
         <w:t>, according to the Environment Agency, which says it is watching the situation closely in other regions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68662E38" w14:textId="08CED90F" w:rsidR="00911BB5" w:rsidRPr="00911BB5" w:rsidRDefault="00911BB5" w:rsidP="00911BB5">
       <w:r w:rsidRPr="00911BB5">
         <w:t>Extra demand from new houses, data centres and other sectors could further squeeze supplies, but no major reservoirs have been completed in England since 1992, shortly after the water sector was privatised.</w:t>
       </w:r>
       <w:r w:rsidR="001F6E74">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00911BB5">
         <w:t>Last year the government and water companies announced proposals to build nine new reservoirs by 2050.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56DE5653" w14:textId="6F4241D3" w:rsidR="00911BB5" w:rsidRPr="00911BB5" w:rsidRDefault="00911BB5" w:rsidP="00911BB5">
@@ -2702,77 +2701,78 @@
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="856503255">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1409425041">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="580217411">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2000770734">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="288169281">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
-  <w:doNotDisplayPageBoundaries/>
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00911BB5"/>
     <w:rsid w:val="000116C9"/>
+    <w:rsid w:val="000D1B22"/>
     <w:rsid w:val="001F6E74"/>
     <w:rsid w:val="002D403B"/>
     <w:rsid w:val="003A1CBA"/>
     <w:rsid w:val="00436A8C"/>
     <w:rsid w:val="004472D2"/>
     <w:rsid w:val="00542499"/>
     <w:rsid w:val="005D756B"/>
     <w:rsid w:val="005E1210"/>
     <w:rsid w:val="007758E7"/>
     <w:rsid w:val="007948EB"/>
     <w:rsid w:val="007963EB"/>
+    <w:rsid w:val="007D7F50"/>
     <w:rsid w:val="007F5D69"/>
     <w:rsid w:val="00911BB5"/>
     <w:rsid w:val="00913A64"/>
     <w:rsid w:val="00A34DCA"/>
     <w:rsid w:val="00C127E0"/>
     <w:rsid w:val="00CA637A"/>
     <w:rsid w:val="00CB00C2"/>
     <w:rsid w:val="00D82702"/>
     <w:rsid w:val="00DF79D7"/>
     <w:rsid w:val="00E245DB"/>
     <w:rsid w:val="00EA2158"/>
     <w:rsid w:val="00ED4351"/>
     <w:rsid w:val="00F0135E"/>
     <w:rsid w:val="00F837F3"/>
     <w:rsid w:val="00FA7D28"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -5226,51 +5226,51 @@
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="1952545213">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bing.com/videos/riverview/relatedvideo?q=new+reservoirs+uk+guardian&amp;mid=FE37300FCE18EF5F10E2FE37300FCE18EF5F10E2&amp;FORM=VIRE" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bing.com/ck/a?!&amp;&amp;p=5dda1664507ff2db96792443b5225df2c6d55ad2e6478dea6ac174ec04750de3JmltdHM9MTc1MDYzNjgwMA&amp;ptn=3&amp;ver=2&amp;hsh=4&amp;fclid=1a4a1ff4-887d-6b6a-276e-0daa899d6a6e&amp;psq=definition+water+stress&amp;u=a1aHR0cHM6Ly9wYWNpbnN0Lm9yZy93YXRlci1kZWZpbml0aW9ucy8&amp;ntb=1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbc.co.uk/news/articles/cgj8n48lnpno" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbc.co.uk/news/articles/cy8dv6l2jlzo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oxfordclarion.uk/water-why-abingdons-mega-reservoir-is-making-waves/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbc.co.uk/news/articles/crmkn7rjv7zo" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inews.co.uk/news/environment/seven-new-water-reservoirs-plan-mapped-3531536" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.downtoearth.org.in/water/englands-water-crisis-needs-more-than-just-new-reservoirs-heres-what-will-help" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbc.co.uk/news/articles/c5y49j90331o" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbc.co.uk/news/articles/cp8y3pr8vvjo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msn.com/en-gb/urban-infrastructure/environmental-sustainability/inside-the-quiet-market-town-bracing-for-labour-s-new-55bn-litre-reservoir/ar-AA1GgCVW" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/environment/2025/may/14/dry-weather-and-low-river-flows-make-uk-summer-drought-likely-scientists-say" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bing.com/videos/riverview/relatedvideo?q=new+reservoirs+uk+guardian&amp;mid=FE37300FCE18EF5F10E2FE37300FCE18EF5F10E2&amp;FORM=VIRE" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbc.co.uk/news/articles/cy8dv6l2jlzo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bing.com/ck/a?!&amp;&amp;p=5dda1664507ff2db96792443b5225df2c6d55ad2e6478dea6ac174ec04750de3JmltdHM9MTc1MDYzNjgwMA&amp;ptn=3&amp;ver=2&amp;hsh=4&amp;fclid=1a4a1ff4-887d-6b6a-276e-0daa899d6a6e&amp;psq=definition+water+stress&amp;u=a1aHR0cHM6Ly9wYWNpbnN0Lm9yZy93YXRlci1kZWZpbml0aW9ucy8&amp;ntb=1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbc.co.uk/news/articles/cgj8n48lnpno" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inews.co.uk/news/environment/seven-new-water-reservoirs-plan-mapped-3531536" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oxfordclarion.uk/water-why-abingdons-mega-reservoir-is-making-waves/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbc.co.uk/news/articles/crmkn7rjv7zo" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbc.co.uk/news/articles/c5y49j90331o" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.downtoearth.org.in/water/englands-water-crisis-needs-more-than-just-new-reservoirs-heres-what-will-help" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/environment/2025/may/14/dry-weather-and-low-river-flows-make-uk-summer-drought-likely-scientists-say" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbc.co.uk/news/articles/cp8y3pr8vvjo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent1" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignNode1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
@@ -6406,51 +6406,51 @@
     <dgm:cxn modelId="{1C473EF6-917A-4154-9374-C7AFF6280B00}" type="presOf" srcId="{D381D36A-78D2-4C5F-9266-D0EB161254F7}" destId="{60FDEFD5-A948-4CCF-A8D1-57BB959DA9AC}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
     <dgm:cxn modelId="{820664EF-7AC0-435A-839D-CFE5AE7B6040}" type="presParOf" srcId="{C35C8D10-0AF8-47B2-997F-70B8404E907E}" destId="{714106CA-19C7-4D13-B440-B0E3C3C1F30C}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
     <dgm:cxn modelId="{C340341E-CACB-4561-A104-F18CB6C4404F}" type="presParOf" srcId="{C35C8D10-0AF8-47B2-997F-70B8404E907E}" destId="{C950F0F2-D80E-47F1-8D45-C03799358D79}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
     <dgm:cxn modelId="{82EB4102-544A-4A3D-B6EE-0F7584AACD05}" type="presParOf" srcId="{C950F0F2-D80E-47F1-8D45-C03799358D79}" destId="{BEA62414-EED1-4DFE-87D6-E9866A6E6864}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
     <dgm:cxn modelId="{8D2F730C-92AE-4BD5-9297-823C67CD7D65}" type="presParOf" srcId="{C35C8D10-0AF8-47B2-997F-70B8404E907E}" destId="{59DC1D17-FC1A-4BB5-9C51-14BBA499EB0F}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
     <dgm:cxn modelId="{E58763B1-B8DB-46B7-8752-F69A738D6C0B}" type="presParOf" srcId="{C35C8D10-0AF8-47B2-997F-70B8404E907E}" destId="{B89057FF-E6E7-4AEA-A4B9-BB9BF129C1CF}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
     <dgm:cxn modelId="{2BDFF72D-7161-4B21-8FE4-AEBCDB7E93E7}" type="presParOf" srcId="{B89057FF-E6E7-4AEA-A4B9-BB9BF129C1CF}" destId="{60FDEFD5-A948-4CCF-A8D1-57BB959DA9AC}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
     <dgm:cxn modelId="{C943D206-66D1-46BE-8941-64479A156246}" type="presParOf" srcId="{C35C8D10-0AF8-47B2-997F-70B8404E907E}" destId="{B52A9D19-B7E7-4755-B3AC-4FE5381CC519}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
     <dgm:cxn modelId="{BC92594D-14D3-451A-B966-5A9CDC062567}" type="presParOf" srcId="{C35C8D10-0AF8-47B2-997F-70B8404E907E}" destId="{F39370F9-75E3-4675-92E1-086B124C8A61}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
     <dgm:cxn modelId="{691EEB5D-35A2-450C-8368-AA7EC01D1F46}" type="presParOf" srcId="{F39370F9-75E3-4675-92E1-086B124C8A61}" destId="{20DBA710-BBD5-4B83-8BB0-85E151AC496C}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
     <dgm:cxn modelId="{446137CE-B1A3-4E27-ACEC-C3924115414A}" type="presParOf" srcId="{C35C8D10-0AF8-47B2-997F-70B8404E907E}" destId="{0D47949A-D4EF-4289-A85E-16BDC21C7B9A}" srcOrd="6" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
     <dgm:cxn modelId="{577C2694-E79D-49AC-BC29-59E93DE1A5FC}" type="presParOf" srcId="{C35C8D10-0AF8-47B2-997F-70B8404E907E}" destId="{D16F111D-C0FC-4EC7-9E64-D28D3C1E90F2}" srcOrd="7" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
     <dgm:cxn modelId="{4906DEF3-DC94-4AAF-96BE-4CEC6A32F8CC}" type="presParOf" srcId="{D16F111D-C0FC-4EC7-9E64-D28D3C1E90F2}" destId="{7AA51E1D-9859-4FC4-A6C8-AD8AC71E18AD}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
     <dgm:cxn modelId="{D51FB35B-328F-46B4-BD75-47C54831C2E1}" type="presParOf" srcId="{C35C8D10-0AF8-47B2-997F-70B8404E907E}" destId="{05FF3726-EF34-41BC-93A9-38FCCE6041B9}" srcOrd="8" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
     <dgm:cxn modelId="{3EAC93C9-BB0F-4BA0-AE2D-58CA8AF76A3F}" type="presParOf" srcId="{C35C8D10-0AF8-47B2-997F-70B8404E907E}" destId="{1D4B2706-9F3F-420A-9F9F-390110DB854C}" srcOrd="9" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
     <dgm:cxn modelId="{28C52489-FEFF-4B06-8163-7E778C50AAFB}" type="presParOf" srcId="{1D4B2706-9F3F-420A-9F9F-390110DB854C}" destId="{5993A22E-4AC8-45C8-808B-19926AA2CE66}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
     <dgm:cxn modelId="{F0CE5126-B9C9-46FC-A102-43D6A4E81EE8}" type="presParOf" srcId="{C35C8D10-0AF8-47B2-997F-70B8404E907E}" destId="{497B4D6C-7D03-40DC-9EE3-47BB829EA838}" srcOrd="10" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
     <dgm:cxn modelId="{B0E6B22D-E232-46A5-AE33-6DEABA024D6A}" type="presParOf" srcId="{C35C8D10-0AF8-47B2-997F-70B8404E907E}" destId="{1F6CA616-DFF0-41FF-A93D-E932D33F9666}" srcOrd="11" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
     <dgm:cxn modelId="{924D67B3-626D-4E42-97BA-B014C4A4C3A0}" type="presParOf" srcId="{1F6CA616-DFF0-41FF-A93D-E932D33F9666}" destId="{81DAAE5C-319C-4E24-9218-073870C3CC83}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
     <dgm:cxn modelId="{A1EC603B-C306-4453-B17A-ADD4D4FB782B}" type="presParOf" srcId="{C35C8D10-0AF8-47B2-997F-70B8404E907E}" destId="{DADFCB08-3469-4940-91CF-93B5189754B1}" srcOrd="12" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId18" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId17" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
     <dsp:sp modelId="{714106CA-19C7-4D13-B440-B0E3C3C1F30C}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="1875403" y="1094035"/>
           <a:ext cx="831353" cy="831353"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
@@ -9018,70 +9018,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1105</Words>
-  <Characters>6303</Characters>
+  <Words>1067</Words>
+  <Characters>6088</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>52</Lines>
+  <Lines>50</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Shrewsbury Colleges Group</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7394</CharactersWithSpaces>
+  <CharactersWithSpaces>7141</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Teresa Blunt</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>