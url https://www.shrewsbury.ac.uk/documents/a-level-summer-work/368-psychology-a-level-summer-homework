--- v0 (2025-10-21)
+++ v1 (2026-09-10)
@@ -1,831 +1,671 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3230AB5C" w14:textId="16ABB755" w:rsidR="0045712F" w:rsidRPr="007E2B74" w:rsidRDefault="00A66E57" w:rsidP="007E2B74">
+    <w:p w14:paraId="580B5CD1" w14:textId="340B0B2E" w:rsidR="0045712F" w:rsidRPr="00E90910" w:rsidRDefault="00A66E57" w:rsidP="00E90910">
       <w:pPr>
         <w:pStyle w:val="IntenseQuote"/>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E2B74">
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:color="000000"/>
         </w:rPr>
         <w:t>Psychology Departmen</w:t>
       </w:r>
       <w:r w:rsidR="007E2B74" w:rsidRPr="007E2B74">
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:color="000000"/>
         </w:rPr>
-        <w:t>t: Summer Study Tasks</w:t>
-[...7 lines deleted...]
-    <w:p w14:paraId="22A2C827" w14:textId="28C86CFC" w:rsidR="0045712F" w:rsidRPr="00F7357D" w:rsidRDefault="00891C9A">
+        <w:t>t: Summer Study Task</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46F49C56" w14:textId="77777777" w:rsidR="0045712F" w:rsidRPr="007E2B74" w:rsidRDefault="00A66E57">
+      <w:pPr>
+        <w:spacing w:after="61"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2B74">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Rockwell" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2B74">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Rockwell" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E2B74">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="311E63FD" w14:textId="77777777" w:rsidR="0045712F" w:rsidRPr="00F7357D" w:rsidRDefault="00A66E57">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F7357D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>Task 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7357D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75EEA518" w14:textId="77777777" w:rsidR="0045712F" w:rsidRPr="00F7357D" w:rsidRDefault="00A66E57">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F7357D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F406ECC" w14:textId="79663301" w:rsidR="0045712F" w:rsidRPr="00E90910" w:rsidRDefault="00A66E57">
       <w:pPr>
         <w:spacing w:after="12" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="-5" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7357D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="28"/>
-          <w:u w:val="single"/>
-[...1 lines deleted...]
-        <w:t>Cognitive Psychology:</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">The memory models that are particularly important to us </w:t>
+      </w:r>
+      <w:r w:rsidR="007E2B74" w:rsidRPr="00F7357D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>are</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7357D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">At the start of </w:t>
+        <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidR="007E2B74" w:rsidRPr="00F7357D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
-          <w:sz w:val="28"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 1 you will begin by learning about human memory.  The following Q</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7357D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
-          <w:sz w:val="28"/>
-[...188 lines deleted...]
-    <w:p w14:paraId="311E63FD" w14:textId="77777777" w:rsidR="0045712F" w:rsidRPr="00F7357D" w:rsidRDefault="00A66E57">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">orking </w:t>
+      </w:r>
+      <w:r w:rsidR="007E2B74" w:rsidRPr="00F7357D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7357D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">emory </w:t>
+      </w:r>
+      <w:r w:rsidR="007E2B74" w:rsidRPr="00F7357D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7357D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">odel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7357D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and the </w:t>
+      </w:r>
+      <w:r w:rsidR="007E2B74" w:rsidRPr="00F7357D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7357D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ulti </w:t>
+      </w:r>
+      <w:r w:rsidR="007E2B74" w:rsidRPr="00F7357D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7357D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tore </w:t>
+      </w:r>
+      <w:r w:rsidR="007E2B74" w:rsidRPr="00F7357D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7357D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">emory </w:t>
+      </w:r>
+      <w:r w:rsidR="007E2B74" w:rsidRPr="00F7357D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7357D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>odel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7357D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Please make brief notes on </w:t>
+      </w:r>
+      <w:r w:rsidR="007E2B74" w:rsidRPr="00F7357D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>each</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7357D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> model </w:t>
+      </w:r>
+      <w:r w:rsidR="007E2B74" w:rsidRPr="00F7357D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>to prepare for the start of the cognitive psychology topic.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7357D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00E90910" w:rsidRPr="00E90910">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use the internet to find information on the models. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45E7634C" w14:textId="77777777" w:rsidR="0045712F" w:rsidRPr="00E90910" w:rsidRDefault="00A66E57">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E90910">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58D9369F" w14:textId="77777777" w:rsidR="0045712F" w:rsidRPr="00F7357D" w:rsidRDefault="00A66E57">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-5" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7357D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="28"/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
-        <w:t>Task 1</w:t>
+        <w:t>Task 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7357D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="75EEA518" w14:textId="77777777" w:rsidR="0045712F" w:rsidRPr="00F7357D" w:rsidRDefault="00A66E57">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20114DB3" w14:textId="77777777" w:rsidR="0045712F" w:rsidRPr="00F7357D" w:rsidRDefault="00A66E57">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7357D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F406ECC" w14:textId="23D75A8D" w:rsidR="0045712F" w:rsidRPr="00F7357D" w:rsidRDefault="00A66E57">
+    <w:p w14:paraId="52DEA0FF" w14:textId="4FF6716A" w:rsidR="0045712F" w:rsidRPr="00F7357D" w:rsidRDefault="00A66E57">
       <w:pPr>
         <w:spacing w:after="12" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="-5" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7357D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">The memory models that are particularly important to us </w:t>
-[...6 lines deleted...]
-        <w:t>are</w:t>
+        <w:t xml:space="preserve">A knowledge of </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB4AD6" w:rsidRPr="00F7357D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7357D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the </w:t>
-[...8 lines deleted...]
-        <w:t>W</w:t>
+        <w:t>flash bulb memory</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB4AD6" w:rsidRPr="00F7357D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7357D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
-          <w:b/>
-[...12 lines deleted...]
-        <w:t>M</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the implications of </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB4AD6" w:rsidRPr="00F7357D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">errors in </w:t>
       </w:r>
       <w:r w:rsidRPr="00F7357D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
-          <w:b/>
-[...12 lines deleted...]
-        <w:t>M</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">memory in </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB4AD6" w:rsidRPr="00F7357D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>eyewitness</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7357D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
-          <w:b/>
-[...4 lines deleted...]
-      </w:r>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> testimony is also important to help us critically analyse memory processes.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41D32FBA" w14:textId="77777777" w:rsidR="0045712F" w:rsidRPr="00F7357D" w:rsidRDefault="00A66E57">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00F7357D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">and the </w:t>
-[...163 lines deleted...]
-    <w:p w14:paraId="52DEA0FF" w14:textId="4FF6716A" w:rsidR="0045712F" w:rsidRPr="00F7357D" w:rsidRDefault="00A66E57">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DDACB49" w14:textId="665A8CE7" w:rsidR="0045712F" w:rsidRPr="00F7357D" w:rsidRDefault="00A66E57">
       <w:pPr>
         <w:spacing w:after="12" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="-5" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7357D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">A knowledge of </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+        <w:t xml:space="preserve">What is meant by </w:t>
+      </w:r>
+      <w:r w:rsidR="00891C9A" w:rsidRPr="00F7357D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7357D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>flashbulb memory</w:t>
+      </w:r>
+      <w:r w:rsidR="00891C9A" w:rsidRPr="00F7357D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7357D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and the implications of </w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB58BC2" w14:textId="77777777" w:rsidR="0045712F" w:rsidRPr="00F7357D" w:rsidRDefault="00A66E57">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00F7357D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">memory in </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19F01509" w14:textId="1707CA83" w:rsidR="00891C9A" w:rsidRDefault="00A66E57" w:rsidP="00891C9A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F7357D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Why is </w:t>
+      </w:r>
+      <w:r w:rsidR="00E90910" w:rsidRPr="00F7357D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>eyewitness</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7357D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
-          <w:sz w:val="28"/>
-[...10 lines deleted...]
-      </w:pPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> testimony</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F7357D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-      <w:r w:rsidR="00891C9A" w:rsidRPr="00F7357D">
+        <w:t xml:space="preserve"> flawed? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3494E3DF" w14:textId="16982832" w:rsidR="00E90910" w:rsidRPr="00E90910" w:rsidRDefault="00E90910" w:rsidP="00891C9A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>‘</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F7357D">
+      </w:pPr>
+      <w:r w:rsidRPr="00E90910">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>flashbulb memory</w:t>
-[...62 lines deleted...]
-      </w:r>
+        <w:t>Use the internet to find information on this concept.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E66B071" w14:textId="77777777" w:rsidR="00E90910" w:rsidRPr="00F7357D" w:rsidRDefault="00E90910" w:rsidP="00891C9A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="318F170B" w14:textId="7161DD8F" w:rsidR="0045712F" w:rsidRDefault="00A66E57" w:rsidP="00891C9A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00891C9A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="3FDB722F" wp14:editId="60B85176">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3879545</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-37465</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2208530" cy="1626870"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="138" name="Picture 138"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="138" name="Picture 138"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7"/>
+                    <a:blip r:embed="rId5"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2208530" cy="1626870"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00891C9A" w:rsidRPr="00891C9A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
@@ -872,51 +712,51 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="1A19F449" wp14:editId="70BD54E1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-304</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>1606799</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2305685" cy="1602740"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="139" name="Picture 139"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="139" name="Picture 139"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8"/>
+                    <a:blip r:embed="rId6"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2305685" cy="1602740"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="007E2B74">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="252525"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -931,207 +771,241 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007E2B74">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="252525"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D00D104" w14:textId="77777777" w:rsidR="0045712F" w:rsidRPr="007E2B74" w:rsidRDefault="00A66E57">
       <w:pPr>
         <w:spacing w:after="1" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="10" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E2B74">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="252525"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">When Little Albert was just over 11 months old the white rat was presented and seconds later the hammer was struck against the steel bar.  This was done 7 times over the next 7 weeks and each time Little Albert burst into tears. By now little Albert only had to see the </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="335F6D2E" w14:textId="49595509" w:rsidR="0045712F" w:rsidRPr="007E2B74" w:rsidRDefault="00891C9A">
+    <w:p w14:paraId="335F6D2E" w14:textId="2D4ECABD" w:rsidR="0045712F" w:rsidRPr="007E2B74" w:rsidRDefault="00891C9A">
       <w:pPr>
         <w:spacing w:after="284" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="10" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E2B74">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="2A6E3D11" wp14:editId="3951993E">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3352800</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>621665</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2379345" cy="1466850"/>
             <wp:effectExtent l="0" t="0" r="1905" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="140" name="Picture 140"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="140" name="Picture 140"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9"/>
+                    <a:blip r:embed="rId7"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2379345" cy="1466850"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00A66E57" w:rsidRPr="007E2B74">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="252525"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">rat and he immediately showed every sign of fear. He would cry (whether or not the hammer was hit against the steel bar) and he would attempt to crawl away. </w:t>
+        <w:t>rat and he immediately showed every sign of fear. He would cry (</w:t>
+      </w:r>
+      <w:r w:rsidR="00E90910" w:rsidRPr="007E2B74">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="252525"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>whether</w:t>
+      </w:r>
+      <w:r w:rsidR="00A66E57" w:rsidRPr="007E2B74">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="252525"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the hammer was hit against the steel bar) and he would attempt to crawl away. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EEC58AC" w14:textId="76056DFC" w:rsidR="0045712F" w:rsidRPr="007E2B74" w:rsidRDefault="00A66E57">
       <w:pPr>
         <w:spacing w:after="284" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="10" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E2B74">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="252525"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">In addition, the Watson and Rayner found that Albert developed phobias of objects which shared characteristics with the </w:t>
       </w:r>
       <w:r w:rsidR="00891C9A" w:rsidRPr="007E2B74">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="252525"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>rat,</w:t>
       </w:r>
       <w:r w:rsidRPr="007E2B74">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="252525"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> including the family dog, a fur coat, some cotton wool and a Father Christmas mask! This process is know</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00891C9A">
+        <w:t xml:space="preserve"> including the family dog, a fur coat, some cotton wool and a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007E2B74">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="252525"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>n</w:t>
-      </w:r>
+        <w:t>Father</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007E2B74">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="252525"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Christmas mask! This process is know</w:t>
+      </w:r>
+      <w:r w:rsidR="00891C9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="252525"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2B74">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="252525"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> as generalisation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C12ABF4" w14:textId="77777777" w:rsidR="0045712F" w:rsidRPr="007E2B74" w:rsidRDefault="00A66E57">
       <w:pPr>
         <w:spacing w:after="284" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="10" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E2B74">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="252525"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Watson and Rayner had shown that an association could be used to create a phobia. A phobia is an irrational fear, i.e. a fear that is out of proportion to the danger. Over the next few weeks and months Little Albert was observed and 10 days after conditioning his fear of the rat was much less marked. This dying out of a learned response is called extinction. However, even after a full month it was still evident, and the association could be renewed by repeating the original procedure a few times. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="735B9803" w14:textId="02941AEE" w:rsidR="0045712F" w:rsidRPr="00891C9A" w:rsidRDefault="00C35F5A">
       <w:pPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="-5" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C35F5A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Issues and Debates:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A66E57" w:rsidRPr="00891C9A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Debates are an important part of Psychology. We will consider whether classic studies such as the Little Albert study is considered ethical</w:t>
       </w:r>
       <w:r w:rsidR="00891C9A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>…</w:t>
@@ -1231,51 +1105,60 @@
         </w:rPr>
         <w:t>Informed consent</w:t>
       </w:r>
       <w:r w:rsidRPr="00891C9A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">   - Whenever possible investigators should obtain the consent of participants. In practice this means it is not sufficient to simply get potential participants to say “Yes”. They also need to know what it is that they are agreeing to. In other </w:t>
       </w:r>
       <w:r w:rsidR="00891C9A" w:rsidRPr="00891C9A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>words,</w:t>
       </w:r>
       <w:r w:rsidRPr="00891C9A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the psychologist should, so far as is practicable explain what is involved in advance and obtain the informed consent of p</w:t>
+        <w:t xml:space="preserve"> the psychologist should, so far as is practicable explain what is involved in advance and obtain the informed consent of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00891C9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00891C9A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00891C9A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">rticipants. </w:t>
       </w:r>
       <w:r w:rsidR="00891C9A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
@@ -1349,62 +1232,62 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Confidentiality</w:t>
       </w:r>
       <w:r w:rsidR="00C35F5A" w:rsidRPr="00891C9A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> -</w:t>
       </w:r>
       <w:r w:rsidRPr="00891C9A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Participants, and the data gained from them must be kept anonymous unless they give their full consent.  No names must be used in a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10">
+      <w:hyperlink r:id="rId8">
         <w:r w:rsidRPr="00C35F5A">
           <w:rPr>
             <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:u w:color="000000"/>
           </w:rPr>
           <w:t>research report</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId11">
+      <w:hyperlink r:id="rId9">
         <w:r w:rsidRPr="00C35F5A">
           <w:rPr>
             <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00891C9A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00891C9A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
@@ -1540,120 +1423,135 @@
       <w:r w:rsidRPr="00520522">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">is </w:t>
       </w:r>
       <w:r w:rsidR="00A66E57" w:rsidRPr="00520522">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ethical?  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FC69547" w14:textId="4F03672A" w:rsidR="0045712F" w:rsidRPr="00891C9A" w:rsidRDefault="00C35F5A">
+    <w:p w14:paraId="6FC69547" w14:textId="04BC0E4E" w:rsidR="0045712F" w:rsidRPr="00891C9A" w:rsidRDefault="00C35F5A">
       <w:pPr>
         <w:spacing w:after="50" w:line="268" w:lineRule="auto"/>
         <w:ind w:left="-5" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00A66E57" w:rsidRPr="00891C9A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>You must make reference to the ethical considerations above</w:t>
+        <w:t xml:space="preserve">You must </w:t>
+      </w:r>
+      <w:r w:rsidR="00E90910" w:rsidRPr="00891C9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>refer</w:t>
+      </w:r>
+      <w:r w:rsidR="00A66E57" w:rsidRPr="00891C9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the ethical considerations above</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F96946B" w14:textId="7C3F41F7" w:rsidR="0045712F" w:rsidRPr="00891C9A" w:rsidRDefault="00A66E57">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00891C9A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EC8B76B" w14:textId="45E00AAF" w:rsidR="0045712F" w:rsidRPr="00891C9A" w:rsidRDefault="00A66E57">
       <w:pPr>
         <w:spacing w:after="12" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="-5" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00891C9A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Another debate that we might consider is whether aggressive </w:t>
       </w:r>
       <w:r w:rsidR="00C35F5A" w:rsidRPr="00891C9A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>behaviour</w:t>
       </w:r>
       <w:r w:rsidRPr="00891C9A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Rockwell" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a result of nature or nurture.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0531691A" w14:textId="77777777" w:rsidR="0045712F" w:rsidRPr="00891C9A" w:rsidRDefault="00A66E57">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="28"/>
@@ -1855,50 +1753,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64B8B46A" w14:textId="77777777" w:rsidR="00520522" w:rsidRPr="007E2B74" w:rsidRDefault="00520522">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E635591" w14:textId="77777777" w:rsidR="0045712F" w:rsidRPr="007E2B74" w:rsidRDefault="00A66E57">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-5" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E2B74">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Rockwell" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Task 5</w:t>
       </w:r>
       <w:r w:rsidRPr="007E2B74">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Rockwell" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6798BFA2" w14:textId="78F4C925" w:rsidR="0045712F" w:rsidRPr="007E2B74" w:rsidRDefault="00A66E57">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E2B74">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Rockwell" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -1956,51 +1855,51 @@
         <w:ind w:left="77"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E2B74">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C977E32" wp14:editId="0AD13622">
             <wp:extent cx="1552575" cy="1485900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="291" name="Picture 291"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="291" name="Picture 291"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12"/>
+                    <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1552575" cy="1485900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="007E2B74">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Rockwell" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -2013,268 +1912,268 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E2B74">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Rockwell" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2368CCA1" w14:textId="77777777" w:rsidR="0045712F" w:rsidRPr="007E2B74" w:rsidRDefault="00A66E57">
       <w:pPr>
         <w:spacing w:after="0" w:line="239" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E2B74">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Rockwell" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">URL: </w:t>
       </w:r>
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidRPr="00520522">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Rockwell" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:color w:val="0000FF"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>https://www.theguardian.com/uk</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidRPr="00520522">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Rockwell" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:color w:val="0000FF"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>-</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:hyperlink r:id="rId13">
         <w:r w:rsidRPr="00520522">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Rockwell" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
-          <w:t>https://www.theguardian.com/uk</w:t>
+          <w:t>news/2018/apr/05/man</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId14">
         <w:r w:rsidRPr="00520522">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Rockwell" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId15">
         <w:r w:rsidRPr="00520522">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Rockwell" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
-          <w:t>news/2018/apr/05/man</w:t>
+          <w:t>78</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId16">
+      <w:hyperlink r:id="rId16"/>
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidRPr="00520522">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Rockwell" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:color w:val="0000FF"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>bailed</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId18">
         <w:r w:rsidRPr="00520522">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Rockwell" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId17">
-[...11 lines deleted...]
-      <w:hyperlink r:id="rId18"/>
       <w:hyperlink r:id="rId19">
         <w:r w:rsidRPr="00520522">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Rockwell" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
-          <w:t>bailed</w:t>
+          <w:t>over</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId20">
         <w:r w:rsidRPr="00520522">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Rockwell" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId21">
         <w:r w:rsidRPr="00520522">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Rockwell" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
-          <w:t>over</w:t>
+          <w:t>fatal</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId22">
         <w:r w:rsidRPr="00520522">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Rockwell" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId23">
         <w:r w:rsidRPr="00520522">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Rockwell" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
-          <w:t>fatal</w:t>
+          <w:t>stabbing</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId24">
         <w:r w:rsidRPr="00520522">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Rockwell" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId25">
         <w:r w:rsidRPr="00520522">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Rockwell" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
-          <w:t>stabbing</w:t>
+          <w:t>of</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId26">
         <w:r w:rsidRPr="00520522">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Rockwell" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId27">
         <w:r w:rsidRPr="00520522">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Rockwell" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
-          <w:t>of</w:t>
+          <w:t>suspected</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId28">
         <w:r w:rsidRPr="00520522">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Rockwell" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId29">
         <w:r w:rsidRPr="00520522">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Rockwell" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
-          <w:t>suspected</w:t>
+          <w:t>burglar</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId30">
-        <w:r w:rsidRPr="00520522">
-[...22 lines deleted...]
-      <w:hyperlink r:id="rId32">
         <w:r w:rsidRPr="00520522">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Rockwell" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="067EF2E4" w14:textId="77777777" w:rsidR="0045712F" w:rsidRPr="007E2B74" w:rsidRDefault="00A66E57">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E2B74">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Rockwell" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -2340,81 +2239,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E2B74">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Rockwell" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="718FB22C" w14:textId="77777777" w:rsidR="0045712F" w:rsidRPr="007E2B74" w:rsidRDefault="00A66E57">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E2B74">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Rockwell" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30B32D22" w14:textId="77777777" w:rsidR="0045712F" w:rsidRPr="007E2B74" w:rsidRDefault="00A66E57">
-[...29 lines deleted...]
-    <w:p w14:paraId="30FC7907" w14:textId="77777777" w:rsidR="0045712F" w:rsidRPr="007E2B74" w:rsidRDefault="00A66E57">
+    <w:p w14:paraId="30FC7907" w14:textId="7F4CF550" w:rsidR="0045712F" w:rsidRPr="007E2B74" w:rsidRDefault="00A66E57">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E2B74">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Rockwell" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="046EDFBF" w14:textId="77777777" w:rsidR="001C0B8B" w:rsidRDefault="001C0B8B" w:rsidP="00520522">
       <w:pPr>
         <w:spacing w:after="12" w:line="249" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Rockwell" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78080484" w14:textId="77777777" w:rsidR="00520522" w:rsidRPr="007E2B74" w:rsidRDefault="00520522" w:rsidP="00520522">
@@ -2422,51 +2291,50 @@
         <w:spacing w:after="12" w:line="249" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Rockwell" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C8A4588" w14:textId="618C6CBF" w:rsidR="001C0B8B" w:rsidRPr="00520522" w:rsidRDefault="001C0B8B">
       <w:pPr>
         <w:spacing w:after="12" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="-5" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Rockwell" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00520522">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Rockwell" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Task </w:t>
       </w:r>
       <w:r w:rsidR="00520522" w:rsidRPr="00520522">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Rockwell" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F9A2D26" w14:textId="77777777" w:rsidR="001C0B8B" w:rsidRPr="007E2B74" w:rsidRDefault="001C0B8B">
       <w:pPr>
         <w:spacing w:after="12" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="-5" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Rockwell" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68C2F43A" w14:textId="0D8B2C4E" w:rsidR="001C0B8B" w:rsidRPr="007E2B74" w:rsidRDefault="001C0B8B" w:rsidP="001C0B8B">
@@ -2694,273 +2562,130 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E2B74">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Rockwell" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FFB4261" w14:textId="77777777" w:rsidR="0045712F" w:rsidRPr="007E2B74" w:rsidRDefault="00A66E57">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E2B74">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Rockwell" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="552E4912" w14:textId="77777777" w:rsidR="0045712F" w:rsidRPr="007E2B74" w:rsidRDefault="00A66E57">
+    <w:p w14:paraId="1EA14DA6" w14:textId="08C1CD9A" w:rsidR="0045712F" w:rsidRPr="007E2B74" w:rsidRDefault="0045712F" w:rsidP="00E90910">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E2B74">
-[...141 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr w:rsidR="0045712F" w:rsidRPr="007E2B74">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1442" w:right="1446" w:bottom="2298" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Rockwell">
     <w:panose1 w:val="02060603020205020403"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11226C4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D3505D42"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3037,110 +2762,113 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="737367836">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0045712F"/>
     <w:rsid w:val="00132455"/>
     <w:rsid w:val="001C0B8B"/>
     <w:rsid w:val="00435CA6"/>
     <w:rsid w:val="0045712F"/>
     <w:rsid w:val="00520522"/>
     <w:rsid w:val="007E2B74"/>
     <w:rsid w:val="00891C9A"/>
     <w:rsid w:val="00A66E57"/>
     <w:rsid w:val="00A91AF2"/>
     <w:rsid w:val="00AB4AD6"/>
     <w:rsid w:val="00C35F5A"/>
     <w:rsid w:val="00C42188"/>
+    <w:rsid w:val="00E90910"/>
+    <w:rsid w:val="00EB312B"/>
     <w:rsid w:val="00F7074A"/>
     <w:rsid w:val="00F7357D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="537EE953"/>
   <w15:docId w15:val="{878F3838-748B-4DF0-ABBE-46BDE501D8DA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3631,55 +3359,55 @@
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="007E2B74"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="5B9BD5" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007E2B74"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/uk-news/2018/apr/05/man-78-bailed-over-fatal-stabbing-of-suspected-burglar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/uk-news/2018/apr/05/man-78-bailed-over-fatal-stabbing-of-suspected-burglar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/uk-news/2018/apr/05/man-78-bailed-over-fatal-stabbing-of-suspected-burglar" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/uk-news/2018/apr/05/man-78-bailed-over-fatal-stabbing-of-suspected-burglar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/uk-news/2018/apr/05/man-78-bailed-over-fatal-stabbing-of-suspected-burglar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/uk-news/2018/apr/05/man-78-bailed-over-fatal-stabbing-of-suspected-burglar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/uk-news/2018/apr/05/man-78-bailed-over-fatal-stabbing-of-suspected-burglar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/uk-news/2018/apr/05/man-78-bailed-over-fatal-stabbing-of-suspected-burglar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/uk-news/2018/apr/05/man-78-bailed-over-fatal-stabbing-of-suspected-burglar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.psychologistworld.com/memory/influential-memory-psychology-studies-experiments" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.simplypsychology.org/research-report.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/uk-news/2018/apr/05/man-78-bailed-over-fatal-stabbing-of-suspected-burglar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/uk-news/2018/apr/05/man-78-bailed-over-fatal-stabbing-of-suspected-burglar" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/uk-news/2018/apr/05/man-78-bailed-over-fatal-stabbing-of-suspected-burglar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/uk-news/2018/apr/05/man-78-bailed-over-fatal-stabbing-of-suspected-burglar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/uk-news/2018/apr/05/man-78-bailed-over-fatal-stabbing-of-suspected-burglar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.simplypsychology.org/research-report.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/uk-news/2018/apr/05/man-78-bailed-over-fatal-stabbing-of-suspected-burglar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/uk-news/2018/apr/05/man-78-bailed-over-fatal-stabbing-of-suspected-burglar" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/uk-news/2018/apr/05/man-78-bailed-over-fatal-stabbing-of-suspected-burglar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/uk-news/2018/apr/05/man-78-bailed-over-fatal-stabbing-of-suspected-burglar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/uk-news/2018/apr/05/man-78-bailed-over-fatal-stabbing-of-suspected-burglar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/uk-news/2018/apr/05/man-78-bailed-over-fatal-stabbing-of-suspected-burglar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.simplypsychology.org/research-report.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/uk-news/2018/apr/05/man-78-bailed-over-fatal-stabbing-of-suspected-burglar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/uk-news/2018/apr/05/man-78-bailed-over-fatal-stabbing-of-suspected-burglar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/uk-news/2018/apr/05/man-78-bailed-over-fatal-stabbing-of-suspected-burglar" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/uk-news/2018/apr/05/man-78-bailed-over-fatal-stabbing-of-suspected-burglar" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/uk-news/2018/apr/05/man-78-bailed-over-fatal-stabbing-of-suspected-burglar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/uk-news/2018/apr/05/man-78-bailed-over-fatal-stabbing-of-suspected-burglar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/uk-news/2018/apr/05/man-78-bailed-over-fatal-stabbing-of-suspected-burglar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/uk-news/2018/apr/05/man-78-bailed-over-fatal-stabbing-of-suspected-burglar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/uk-news/2018/apr/05/man-78-bailed-over-fatal-stabbing-of-suspected-burglar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/uk-news/2018/apr/05/man-78-bailed-over-fatal-stabbing-of-suspected-burglar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/uk-news/2018/apr/05/man-78-bailed-over-fatal-stabbing-of-suspected-burglar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/uk-news/2018/apr/05/man-78-bailed-over-fatal-stabbing-of-suspected-burglar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/uk-news/2018/apr/05/man-78-bailed-over-fatal-stabbing-of-suspected-burglar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/uk-news/2018/apr/05/man-78-bailed-over-fatal-stabbing-of-suspected-burglar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/uk-news/2018/apr/05/man-78-bailed-over-fatal-stabbing-of-suspected-burglar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/uk-news/2018/apr/05/man-78-bailed-over-fatal-stabbing-of-suspected-burglar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.simplypsychology.org/research-report.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/uk-news/2018/apr/05/man-78-bailed-over-fatal-stabbing-of-suspected-burglar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/uk-news/2018/apr/05/man-78-bailed-over-fatal-stabbing-of-suspected-burglar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/uk-news/2018/apr/05/man-78-bailed-over-fatal-stabbing-of-suspected-burglar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/uk-news/2018/apr/05/man-78-bailed-over-fatal-stabbing-of-suspected-burglar" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3903,70 +3631,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>6670</Characters>
+  <Pages>4</Pages>
+  <Words>1117</Words>
+  <Characters>6370</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>15</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>53</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7825</CharactersWithSpaces>
+  <CharactersWithSpaces>7473</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jag Evans</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>