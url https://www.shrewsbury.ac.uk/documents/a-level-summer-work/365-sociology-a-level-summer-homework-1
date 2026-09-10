--- v0 (2025-10-21)
+++ v1 (2026-09-10)
@@ -1,597 +1,572 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="23847E23" w14:textId="07BFE0EB" w:rsidR="00904F44" w:rsidRDefault="00904F44">
+    <w:p w:rsidR="00904F44" w:rsidRDefault="00904F44" w14:paraId="23847E23" w14:textId="4F30169C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0008117A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>SOCIOLOGY -PRE ENROLMENT SUMMER TASK</w:t>
       </w:r>
-      <w:r w:rsidR="0008117A" w:rsidRPr="0008117A">
-[...24 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="053A6C04" w14:textId="097B4077" w:rsidR="00904F44" w:rsidRPr="0008117A" w:rsidRDefault="00904F44">
+    <w:p w:rsidRPr="0008117A" w:rsidR="00904F44" w:rsidRDefault="00904F44" w14:paraId="053A6C04" w14:textId="097B4077">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0008117A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Using the pdf of chapter 1 </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00FE4881">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>‘ Introducing</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> Sociology’ </w:t>
+        <w:t xml:space="preserve">‘ Introducing Sociology’ </w:t>
       </w:r>
       <w:r w:rsidRPr="0008117A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>complete the following tasks-:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B20AD88" w14:textId="026921A8" w:rsidR="00904F44" w:rsidRPr="0008117A" w:rsidRDefault="00904F44" w:rsidP="00904F44">
+    <w:p w:rsidRPr="0008117A" w:rsidR="00904F44" w:rsidP="00904F44" w:rsidRDefault="00904F44" w14:paraId="7B20AD88" w14:textId="026921A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0008117A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Read over pages 3-4 on </w:t>
       </w:r>
-      <w:r w:rsidR="0008117A" w:rsidRPr="0008117A">
+      <w:r w:rsidRPr="0008117A" w:rsidR="0008117A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidRPr="0008117A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">what </w:t>
       </w:r>
-      <w:r w:rsidR="0008117A" w:rsidRPr="0008117A">
+      <w:r w:rsidRPr="0008117A" w:rsidR="0008117A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">is </w:t>
       </w:r>
       <w:r w:rsidRPr="0008117A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Sociology</w:t>
       </w:r>
-      <w:r w:rsidR="0008117A" w:rsidRPr="0008117A">
+      <w:r w:rsidRPr="0008117A" w:rsidR="0008117A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">?’ </w:t>
       </w:r>
       <w:r w:rsidRPr="0008117A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> to give you a better understanding of the subject.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55C45F85" w14:textId="163CE980" w:rsidR="00904F44" w:rsidRPr="0008117A" w:rsidRDefault="00904F44" w:rsidP="00904F44">
+    <w:p w:rsidRPr="0008117A" w:rsidR="00904F44" w:rsidP="00904F44" w:rsidRDefault="00904F44" w14:paraId="55C45F85" w14:textId="163CE980">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0008117A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Read over pages 5-7 and note some key points on the following </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> Socialisation, roles, role models, values, norms, customs</w:t>
+        <w:t>Read over pages 5-7 and note some key points on the following e.g. Socialisation, roles, role models, values, norms, customs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="151B1DAC" w14:textId="762C0356" w:rsidR="00904F44" w:rsidRPr="0008117A" w:rsidRDefault="00904F44" w:rsidP="00904F44">
+    <w:p w:rsidRPr="0008117A" w:rsidR="00904F44" w:rsidP="00904F44" w:rsidRDefault="00904F44" w14:paraId="151B1DAC" w14:textId="762C0356">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0008117A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Test your knowledge by attempting the activities on page 7</w:t>
       </w:r>
-      <w:r w:rsidR="0008117A" w:rsidRPr="0008117A">
+      <w:r w:rsidRPr="0008117A" w:rsidR="0008117A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="564A199D" w14:textId="4D984932" w:rsidR="00904F44" w:rsidRPr="0008117A" w:rsidRDefault="00904F44" w:rsidP="00904F44">
+    <w:p w:rsidRPr="0008117A" w:rsidR="00904F44" w:rsidP="00904F44" w:rsidRDefault="00904F44" w14:paraId="564A199D" w14:textId="4D984932">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0008117A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Read over </w:t>
       </w:r>
-      <w:r w:rsidR="0008117A" w:rsidRPr="0008117A">
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> social control, social class, status, ethnicity, gender.</w:t>
+      <w:r w:rsidRPr="0008117A" w:rsidR="0008117A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>pages 8-10 and note some key ideas on the following e.g. social control, social class, status, ethnicity, gender.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F4859E8" w14:textId="663CEFCF" w:rsidR="0008117A" w:rsidRPr="0008117A" w:rsidRDefault="0008117A" w:rsidP="00904F44">
+    <w:p w:rsidRPr="0008117A" w:rsidR="0008117A" w:rsidP="00904F44" w:rsidRDefault="0008117A" w14:paraId="4F4859E8" w14:textId="663CEFCF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0008117A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Test your knowledge by attempting the activities on page 11.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F88B02E" w14:textId="5E5B517E" w:rsidR="0008117A" w:rsidRPr="0008117A" w:rsidRDefault="0008117A" w:rsidP="0008117A">
+    <w:p w:rsidRPr="0008117A" w:rsidR="0008117A" w:rsidP="0008117A" w:rsidRDefault="006E62A9" w14:paraId="7F88B02E" w14:textId="4A92347C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Read </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008117A" w:rsidR="0008117A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>over page 12-20 which introduces you to the main Sociological theories and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> make a mind map/ spider diagram on the following:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008117A" w:rsidR="0008117A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Functionalism</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0008117A" w:rsidR="0008117A" w:rsidP="0008117A" w:rsidRDefault="0008117A" w14:paraId="65145CBF" w14:textId="705227DC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0008117A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>As an extension task you could read over page 12-20 which introduces you to the main Sociological theories and note some main points for the following theories -: Functionalism</w:t>
+        <w:t>Marxism, Social Action or Interpretivism, Feminism, New Right.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65145CBF" w14:textId="705227DC" w:rsidR="0008117A" w:rsidRPr="0008117A" w:rsidRDefault="0008117A" w:rsidP="0008117A">
-[...9 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="0008117A" w:rsidR="0008117A" w:rsidP="0008117A" w:rsidRDefault="0008117A" w14:paraId="1AD02201" w14:textId="378CCDF1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>This work will be very useful and help you when you start</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE4881">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the course</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> so make sure </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE4881">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>you bring it</w:t>
+      </w:r>
       <w:r w:rsidRPr="0008117A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Marxism, Social Action or Interpretivism, Feminism, New Right.</w:t>
+        <w:t xml:space="preserve"> with you to your first Sociology lesson</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE4881">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AD02201" w14:textId="378CCDF1" w:rsidR="0008117A" w:rsidRPr="0008117A" w:rsidRDefault="0008117A" w:rsidP="0008117A">
-[...68 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00904F44" w:rsidRDefault="00904F44" w14:paraId="149BBB50" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="149BBB50" w14:textId="77777777" w:rsidR="00904F44" w:rsidRDefault="00904F44">
-[...8 lines deleted...]
-    <w:p w14:paraId="617E1E7C" w14:textId="0E946EDD" w:rsidR="0077247E" w:rsidRDefault="0077247E"/>
+    <w:p w:rsidR="0077247E" w:rsidRDefault="0077247E" w14:paraId="617E1E7C" w14:textId="0E946EDD"/>
     <w:sectPr w:rsidR="0077247E">
-      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1370730B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2B8CDEC6"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -647,296 +622,299 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="796A3130"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5346F78E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="595939808">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="736049110">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00904F44"/>
     <w:rsid w:val="0008117A"/>
+    <w:rsid w:val="000B370E"/>
+    <w:rsid w:val="00400E7D"/>
     <w:rsid w:val="0052649C"/>
+    <w:rsid w:val="006E62A9"/>
     <w:rsid w:val="0077247E"/>
     <w:rsid w:val="00904F44"/>
+    <w:rsid w:val="00A535CB"/>
+    <w:rsid w:val="00BF2CD1"/>
     <w:rsid w:val="00CB7FD3"/>
+    <w:rsid w:val="00CD0262"/>
+    <w:rsid w:val="00D4129B"/>
     <w:rsid w:val="00DA381A"/>
+    <w:rsid w:val="00F24278"/>
     <w:rsid w:val="00FE4881"/>
+    <w:rsid w:val="4BBE48EE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...4 lines deleted...]
-  </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2DBCBBB3"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{21DC9DE2-0D70-41E5-9ADF-4D30759140EA}"/>
+  <w15:docId w15:val="{AD4EF34E-0432-4AAD-B844-F31E976B1765}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1092,52 +1070,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -1204,108 +1182,107 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00904F44"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -1555,74 +1532,290 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B3D3D129117B4747869AD2D289B4C4BF" ma:contentTypeVersion="8" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0cac3d1caa1f14e7bbac439e0e08f7da">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c57b0e8d-706e-4aea-89cc-d5ce28dd6f88" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="66ab6538bbc97a82a3520bf5d711fc1b" ns2:_="">
+    <xsd:import namespace="c57b0e8d-706e-4aea-89cc-d5ce28dd6f88"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c57b0e8d-706e-4aea-89cc-d5ce28dd6f88" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="11" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8596972-0E3F-434C-A24C-2C44A0961368}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A892E4CA-8CEB-4F69-9141-97FFEC74CF60}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1714E838-B98C-41DA-B185-FA3594AE6154}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="c57b0e8d-706e-4aea-89cc-d5ce28dd6f88"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>4</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>hwandrews12@gmail.com</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <lastModifiedBy>Colette Rugman</lastModifiedBy>
+  <revision>3</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
-</file>
+</coreProperties>
+</file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100B3D3D129117B4747869AD2D289B4C4BF</vt:lpwstr>
+  </property>
+</Properties>
+</file>